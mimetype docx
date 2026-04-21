--- v0 (2025-12-27)
+++ v1 (2026-04-21)
@@ -1,72 +1,186 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22.3.2022, 17:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eko magazín</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Je čas na Ekomagazín, dobrý den…a co jsme tentokrát pro vás připravili za témata?.. Kvalita ovzduší se zlepšuje a podle krajských radních se na tom velkou měrou podílí dotovaná výměna kotlů…Frýdek - Místek nabízí lidem dotace na pořízení hybridních aut, žadatelé získají až 10 procent z pořizovací ceny… Moravskoslezský kraj pokračuje v transformaci regionu a její nedílnou součástí je také proměna funkce opuštěných dolů,...a v závěrečném rozhovoru s náměstkem hejtmana Janem Krkoškou probereme dotace na výměnu starých neekologických kotlů za nové.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ovzduší v MS kraji se zlepšilo. Pomáhají kotlíkové dotace i tlak na firmy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kvalita ovzduší v regionu se zlepšuje. Podle krjaských radních je jedním z hlavním faktorů státem dotovaná výměna starých kotlů za nové ekologické a také tlak kraje na firmy, které znečišťují ovzduší.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kvalita ovzduší v regionu se zlepšuje. Podle krjaských radních je jedním z hlavním faktorů státem dotovaná výměna starých kotlů za nové ekologické a také tlak kraje na firmy, které znečišťují ovzduší. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Plocha v MS kraji, kde byl překročen imisní limit pro kvalitu ovzduší se meziročně zmenšila. Metodika porovnává roky 2019 a 2020. Imisní limit prachu byl překročen pouze na dvou měřících stanicích a to v Ostravě-Radvanicích a ve Věřňovicích. Ubylo i karcinogenního benzoapyrenu, který je například ve výfukových plynech. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivo Vondrák, hejtman MS kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Jsem rád, že dýcháme zas o trochu lepší vzduch, že rozloha oblastí se zhoršenou kvalitou ovzduší je menší. Je znát, že práce Moravskoslezského kraje a krajského úřadu, ať už jde o skvěle rozjeté kotlíkové dotace na podporu výměny lokálních topenišť nebo o tlak na ekologizaci provozů, nese výsledky.”</w:t>
@@ -97,147 +211,138 @@
         </w:rPr>
         <w:t xml:space="preserve">„Ostré žádosti o kotlíkové dotace bude krajský úřad přijímat pravděpodobně od 1. července. Pokud si ministerstvo pospíší a peníze, o které jsme požádali, dostaneme rychleji, budeme žádosti přijímat už koncem jara." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kraj také průběžně přezkoumává integrovaná povolení podniků a prověřuje, zda využívají nejmodernější dostupnou techniku, popřípadě jim zpřísňuje emisní limity. Připravují se i dobrovolné dohody s velkými znečišťovateli o dalších opatřeních ke zlepšení životního prostředí. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Frýdek-Místek i letos nabízí lidem dotace na pořízení hybridních aut</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Frýdek-Místek i letos nabízí dotace na podporu hybridních aut. Lidé, kteří si tyto vozy pořídí a splní určité podmínky, mohou požádat magistrát o příspěvek. Město tím chce alespoň drobným přispěním podporovat ekologii, snížení emisí a hluku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Frýdek-Místek i letos nabízí dotace na podporu hybridních aut. Lidé, kteří si tyto vozy pořídí a splní určité podmínky, mohou požádat magistrát o příspěvek. Město tím chce alespoň drobným přispěním podporovat ekologii, snížení emisí a hluku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">REPKA: V dnešní době roste stále více zájem o auta s hybridním pohonem. V posledním čtvrtletí vylétl jejich prodej v České republice meziročně o 68 procent. Po benzínu jde podle analytiků nyní o druhé nejprodávanější auto.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radovan Burkovič, člen Asociace elektromobilového průmyslu:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Především po městě, v malých rychlostech a při popojíždějí se pohybuje výhradně na elektromotor. Také tím, že se po městě hodně brzdí, tak se brzdí elektromotorem. Rekuperuje se, dobíjí se baterka, takže ten hybrid si neustále vyrábí elektřinu v průběhu toho, jak jede. Ve městě zejména, pokud jezdíte dálky nebo jezdíte nějaké delší cesty, tak tam v podstatě smysl nemá. Takže do města hybrid, pokud se bavíme o přechodu mezi spalovací a elektromobilitou, tak je to takové ideální na půl cesty."</w:t>
       </w:r>
-      <w:br/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Ve Frýdku-Místku už několik let běží program v rámci kterého město přispívá lidem na pořízení hybridních automobilů. A nevynechal se ani letos. Žadatel musí mít trvalé bydliště nebo sídlit na území města alespoň jeden rok, také musí být prvním vlastníkem vozidla.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  Ve Frýdku-Místku už několik let běží program v rámci kterého město přispívá lidem na pořízení hybridních automobilů. A nevynechal se ani letos. Žadatel musí mít trvalé bydliště nebo sídlit na území města alespoň jeden rok, také musí být prvním vlastníkem vozidla.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Míček, náměstek primátora Frýdku-Místku/ANO/:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Tento program je naším příspěvkem ke zlepšení životního prostředí ve Frýdku-Místku. Žadatelé získají 10 procent pořizovací ceny nového vozu s hybridním pohonem. Nejvíce však 75 tisíc korun. Věřím, že naše podpora může být pro lidi rozhodující, aby se rozhodli místo pro běžný automobil, pro ten ekologištější."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radovan Burkovič, člen Asociace elektromobilového průmyslu:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "My vítáme každý příspěvek na elektromobilitu za Asociaci elektromobilového průmyslu. Každopádně tvrdíme městům vždycky ten základ. Začněte hromadnou dopravou, začněte tím, kde vozíte nejvíce občanů, protože ta má samozřejmě největší spotřebu a největší vliv na vaše životní prostředí. Je pravidelná, je každodenní, musí vyjet a pokud vyjede jakýmkoliv způsobem na elektrický pohon, tak to bude ideální. To znamená elektrobusy, parciální trolejbusy, tramvaje, vlaky, pokud máme elektrifikovanou trať a má několik zastávek, tak to je ten ideál. Pak teprve přecházejte na auta, dodávky, elektrobusy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Frýdek-Místek už dlouhodobě dotuje MHD a obyvatelé tak mají možnost jezdit ročně za jednu korunu. Skupina zajišťující dopravu ve městě se zároveň postupně zaměřuje na obměňování autobusů za ekologičtější vozy.</w:t>
       </w:r>
-      <w:br/>
-[...15 lines deleted...]
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Opuštěné doly čeká přeměna. MS kraj dá na projekty žadatelům peníze</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  Moravskoslezský kraj pokračuje v transformaci regionu a její nedílnou součástí je také proměna funkce opuštěných dolů. Nejprve je nutné ověřit jejich stav a najít možnosti na jejich další využití. Na tyto studie bude kraj zájemcům přispívat až 5 miliony korun.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Celkem 24 milionů korun připravil MS kraj na projekty zaměřené na přeměnu bývalých šachet OKD. Jedná se o tzv. strategické brownfieldy, na které lze získat evropské dotace z Fondu pro spravedlivou transformaci. Z toho je pro MS kraj vyčleněno téměř 19 miliard korun. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivo Vondrák, hejtman MS kraje:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> „Zhruba polovina z těchto peněz by měla jít na strategické projekty, které se v našem kraji už připravují. Jedná se o projekt Černé kostky, Technologickou a podnikatelskou akademii, POHO Park nebo třeba EDEN Silesia. Zbývající část z evropských peněz pak půjde na další aktivity, mezi kterými je pro náš kraj velmi důležitá obnova strategických brownfieldů. Uzavřené doly nemůžeme všechny jen tak zasypat a zbourat, měli bychom v nich vidět jejich potenciál a zkusit jej smysluplně využít."</w:t>
@@ -705,55 +810,60 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pane náměstku, já Vám děkuji za informace, které jste sdělil divákům Eko Magazínu a děkuji Vám za rozhovor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Krkoška (ANO), náměstek hejtmana MS kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mějte se krásně a krásný den všem.</w:t>
       </w:r>
-      <w:br/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Redakčně upraveno / zkráceno.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -822,93 +932,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/eko-magazin/eko-magazin-22-03-2022-17-40" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>