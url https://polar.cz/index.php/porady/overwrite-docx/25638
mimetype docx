--- v0 (2026-02-22)
+++ v1 (2026-04-20)
@@ -1,81 +1,193 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22.3.2022, 17:25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Léta běží</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Přeji dobrý den, právě začíná další vydání pořadu Léta běží. Máme pro vás aktuální témata ze sociální oblasti Moravskoslezského kraje.</w:t>
       </w:r>
-      <w:br/>
-      <w:br/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">MSK rozdělí peníze poskytovatelům sociálních služeb</w:t>
-[...15 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">  MSK rozdělí peníze poskytovatelům sociálních služeb</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Moravskoslezský kraj rozdělí více než 2,2 miliardy poskytovatelům sociálních služeb. Rozhodnutí krajských zastupitelů o tom padlo i přesto, že kraj kvůli rozpočtovému provizoriu zatím neví, s jakou částkou pro sociální služby od státu bude moci letos počítat.  Jiří Navrátil (KDU-ČSL), náměstek hejtmana Moravskoslezského kraje: “Jsme si vědomi toho, že peníze chybí. Ministerstvo však navýšilo příspěvky na péči u třetího a čtvrtého stupně závislosti u osob na pobytových službách. Tam bychom dorovnali některé peníze. Kraj je připraven 120 miliony dorovnat další chybějící peníze a zároveň převádíme některé služby do takzvaných individuálních projektů Evropy, kde na řádu tří let budeme čerpat 760 milionů korun a tím by se mohl snížit ten propad v rámci sociálu. Určitě budou zachovány všechny služby a navíc jsme připraveni ještě kvůli uprchlické krize poskytnout další finance. I na ministerstvu se připravuje nový dotační program, který bude tak jako během covidu nám sanovat i peníze v rámci uprchlické krize.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rekonstrukce polyfunkčního komunitního centra v Karviné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Budova polyfunkčního komunitního centra Slezské diakonie v Karviné má za sebou náročnou rekonstrukci. Peníze na modernizaci získala z Evropské unie, částečně na opravu finančně přispěl i Moravskoslezský kraj. Změnou prošla nejen její vnější část, ale zbrusu nové je i vnitřní vybavení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kompletní modernizace budovy polyfunkčního komunitního centra Slezské diakonie v Karviné-Ráji probíhala devět měsíců. Objekt si už rekonstrukci zasloužil, do budovy zatékalo, okna netěsnila, omítka opadávala a celkové prostory a vybavení byly už dávno zastaralé.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -178,120 +290,109 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stanislava Gorecká (ANO), náměstkyně primátora: "Opravdu už jsou odkázání jen na důchody. Pokud se někdo dostane do této situace nově, pak je asi pro toho člověka méně frustrující, když se přijde poradit tady s kolegyní z odboru sociálních věcí, než když jde přímo na úřad práce. Lidé by se neměli bát, neměli by se hlavně stydět, protože ty dávky jsou určeny pro to, aby mohli žít důstojnějším životem.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pokud senioři projeví zájem o informace, jaké mají možnosti, může magistrát zprostředkovat schůzku se sociálním pracovníkem i v klubech seniorů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Ostravě-Krásném Poli vznikl nový dům pro seniory</w:t>
       </w:r>
-      <w:br/>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Tomáš Výtisk (KDU-ČSL), starosta MOb Krásné Pole: “Je tady dvacet nových bytů. Většinou jsou jednopokojové, dva jsou dvoupokojové. Je to chráněné bydlení pro lidi nad 65 let. Je bezbariérově přístupné a uzpůsobené tomu, že tady budou bydlet starší lidé a to za státem snížené nájemné.”</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">V Ostravě-Krásném poli vznikl nový dům seniorů. Bydlení pro zhruba dvacítku klientů vzniklo přímo v centru obce, respektive v jednom z městských obvodů Ostravy.  Tomáš Výtisk (KDU-ČSL), starosta MOb Krásné Pole: “Je tady dvacet nových bytů. Většinou jsou jednopokojové, dva jsou dvoupokojové. Je to chráněné bydlení pro lidi nad 65 let. Je bezbariérově přístupné a uzpůsobené tomu, že tady budou bydlet starší lidé a to za státem snížené nájemné.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Svůj domov tady našla i paní Pavla, s sebou si mohla nastěhovat i svého pejska, se kterým teď objevují okolí a nová místa pro procházky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">obyvatelka nového domu seniorů: “Už jsme to prošli celé dolů. Když je pěkně, tak vezmu psa a už jsme to prošli. Je to skoro taková dědinka. Mně je třeba sympatické, že když vás budí kohouti.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tomáš Výtisk (KDU-ČSL), starosta MOb Krásné Pole: “Dnešní slavnostní zahájení už je děláno za plného provozu. Z těch 22 bytů je 18 plně obsazených, čtyři jsou volné, ale ozývají se nám další zájemci. Takže pokud by byli další zájemci, je třeba jednat rychle.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Financování projektu bylo podle starosty nesmírně složité, musel pomoct stát i ostravský magistrát.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zbyněk Pražák (KDU-ČSL): "Je to velká radost, že se to podařilo. O to větší radost mám, že jsem byl u toho zrodu, kdy jsme s panem starostou uvažovali, že by bylo dobré, kdyby tady něco podobného vzniklo. Já jsem s tím měl i nějaké zkušenosti z minula. Faktem je, že lokálně je to ideálně umístěné, prakticky v centru města. Lidé, kteří tady budou bydlet, tak to budou mít všude blízko, mají tady zastávku, obchod, restauraci, do kostela blízko, na radnici blízko. Značka ideál."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tomáš Výtisk (KDU-ČSL), starosta MOb Ostrava-Krásné Pole: "Kdysi dávno tady byla obecní škola, která se později tranformovala na mateřskou školu. Když jsem se stal starostou před šestnácti lety, tak už ale byla natolik zchátralá, že nám ji chtěla hygiena zavřít. Nám se naštěstí podařilo postavit jinou mateřskou školu a ta stará budova byla totálně zbouraná. Vznikla tady tím pádem taková proluka v centru obce. No a podle nejnovějších urbanistických studií, norem, se už důchodci nevytlačují někde k lesu nebo rádoby do klidu. Bylo zjištěno, že důchodci na sklonku nebo podzimu svého života chtějí být v centru dění a dnes se tento typ zařízení se umísťuje do centra. Jelikož my jsme tu měli vhodný prostor, tak byl tento pozemek zvolen na sídlo tohoto domu seniorů."</w:t>
-[...7 lines deleted...]
-      <w:hyperlink r:id="rId7" w:history="1">
+        <w:t xml:space="preserve">Tomáš Výtisk (KDU-ČSL), starosta MOb Ostrava-Krásné Pole: "Kdysi dávno tady byla obecní škola, která se později tranformovala na mateřskou školu. Když jsem se stal starostou před šestnácti lety, tak už ale byla natolik zchátralá, že nám ji chtěla hygiena zavřít. Nám se naštěstí podařilo postavit jinou mateřskou školu a ta stará budova byla totálně zbouraná. Vznikla tady tím pádem taková proluka v centru obce. No a podle nejnovějších urbanistických studií, norem, se už důchodci nevytlačují někde k lesu nebo rádoby do klidu. Bylo zjištěno, že důchodci na sklonku nebo podzimu svého života chtějí být v centru dění a dnes se tento typ zařízení se umísťuje do centra. Jelikož my jsme tu měli vhodný prostor, tak byl tento pozemek zvolen na sídlo tohoto domu seniorů."  Sledovali jste pořad Léta běží, to byla naše témata ze sociální oblasti. Další nabízíme na portálu </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr/>
           <w:t xml:space="preserve">polar.cz</w:t>
         </w:r>
       </w:hyperlink>
-      <w:br/>
-      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -366,93 +467,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://polar.cz/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/leta-bezi/leta-bezi-22-03-2022-17-26" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://polar.cz/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>