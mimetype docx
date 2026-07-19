--- v0 (2026-03-02)
+++ v1 (2026-07-19)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25.3.2022, 17:55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Miniexpres centra Ostravy</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V bytech v centru Ostravy se zabydlují první ukrajinské rodiny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radnice Moravské Ostravy a Přívozu vyčlenila a vybavila 10 bytů z 30 pro lidi z Ukrajiny, kteří k nám utíkají před válkou. A to ve spolupráci s ostravským magistrátem a dobrovolníky. Prvních 5 bytů už je obsazených.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -114,55 +229,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Asi to úplně nejtěžší máme teď v podstatě za sebou. To znamená, lidé mají teplo, mají kde spát, mají jídlo, mají základní peníze. Ale pro nás, pro sociální odbor to nekončí, ale pořád to pokračuje dál, protože tito lidé chtějí také pracovat. Děti dát do školky, větší děti do školy. To sebou nese neskutečné množství stále vyvíjejících se informací.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Witosz (Piráti), místostarosta MOb Moravská Ostrava a Přívoz: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jsem velice rád, že můžeme u nás v obvodu uvítat tyto lidi, kteří utíkají před válkou a to by nebylo možné, pokud by se do toho nezapojilo velké množství lidí. Spolupráce s magistrátem, s Ikeou, které děkujeme za dary, mnoho dobrovolníků z úřadu, náš odbor. Všichni udělali dobrou práci a proto v tak krátkém čase můžeme lidem poskytnout přístřeší. Dá se říct plnohodnotný domov.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Byty pro uprchlíky jsou rozmístěny po celém centru Ostravy a jsou různě velké. Od garsoniér až po 4+1. </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -237,93 +347,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/centrum-ostravy/miniexpres-centra-ostravy-25-03-2022-17-55" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>