--- v0 (2026-03-04)
+++ v1 (2026-05-22)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28.3.2022, 16:50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bruntálský miniexpres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Výstava starého Bruntálu a historická přednáška</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nebývalý zájem vyvolala přednáška o historii Bruntálu ve fotografiích. Přednáška se konala v městském divadle a připravil ji Klub za starý Bruntál ve spolupráci s bruntálským muzeem a městským divadlem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -85,57 +200,50 @@
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: „Troufl bych si říct, že žádný z těch návštěvníků neviděl takhle ucelený soubor těch fotografií a že tu byly vyjmenování všichni ti fotografové.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Pozvolné změny člověk jako by příliš nevnímal. Teprve srovnání dobových fotografií se současným stavem jasně ukazuje, jak moc se Bruntál za desetiletí změnil.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, návštěvníci akce: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Já většinu těch fotek znám, protože jsem si sám fotil a některé ty starý věci mi to připomíná mládí, obrázek třeba z jiného úhlu.“  </w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Tak pěkný jako. Docela se těším na to, protože člověk takové ty detaily úplně nezná, nebo když je zná, tak už je zapomněl. Některé ty věci se občas objeví ve vzpomínkách, ty původní stavby nebo takhle. Člověk už je taky starý a zapomíná, takže je rád, když si to obnoví a oživí.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Druhá část přednášky by se měla konat v září. Přesný termín organizátoři včas zveřejní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
@@ -225,93 +333,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/bruntalsky-miniexpres/bruntalsky-miniexpres-28-03-2022-16-54" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>