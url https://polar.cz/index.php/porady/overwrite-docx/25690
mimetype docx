--- v0 (2026-02-23)
+++ v1 (2026-06-24)
@@ -1,94 +1,208 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30.3.2022, 18:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dopravní revue</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">U silnic se válí spousta odpadu, ŘSD ročně odveze stovky tun</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Prasklé pneumatiky, upadnuté díly z aut nebo dokonce celý střešní box. Nejen to se dá najít u silnic. Střediska údržby Ředitelství silnic a dálnic ročně takto sesbírají u cest stovky tun odpadu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jarní měsíce umožňují údržbě silnic a dálnic v České republice zahájit další etapu úklidu. Čištění  komunikací i sběr odpadků probíhá celoročně, ale jarní měsíce přináší příjemnější pracovní podmínky  a po ústupu sněhu ještě lépe vyniknou pohozené nebo odložené pozůstatky, které neubývají.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Mazal, tým komunikace ŘSD:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "Tuzemské dálnice opatrují střediska správy a údržby dálnic (SSÚD), zhruba 20 takových jednotek  rovnoměrně pokrývá dálniční síť vyžadující údržbu. Součástí zázemí SSÚD je oddíl odpadového  hospodářství, které řeší zodpovědnou likvidaci nashromážděného odpadu. Dělníci neúnavně sbírají  části vozidel a doplňkovou výbavu, po dálnicích běžně leží také obaly, nádoby, kusy nákladů atd.  Úklidové čety se setkávají také s uhynulými zvířaty a nebezpečným materiálem, pro takové případy  slouží speciální kontejnery."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> "Tuzemské dálnice opatrují střediska správy a údržby dálnic (SSÚD), zhruba 20 takových jednotek  rovnoměrně pokrývá dálniční síť vyžadující údržbu. Součástí zázemí SSÚD je oddíl odpadového  hospodářství, které řeší zodpovědnou likvidaci nashromážděného odpadu. Dělníci neúnavně sbírají  části vozidel a doplňkovou výbavu, po dálnicích běžně leží také obaly, nádoby, kusy nákladů atd.  Úklidové čety se setkávají také s uhynulými zvířaty a nebezpečným materiálem, pro takové případy  slouží speciální kontejnery." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nová opatření pro vyšší bezpečnost chodců a cyklistů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -187,73 +301,71 @@
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Dobré museli provést rychlou opravu poškozeného mostu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jako na ostrově se cítili v tomto týdnu obyvatelé lokality Na Kamenci mezi Frýdkem-Místkem a Dobrou. Statik totiž musel kvůli poškození okamžitě uzavřít most přes řeku Morávku a další přístupová cesta byla neprůjezdná kvůli stavbě kanalizace. </w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Chýlek, vedoucí odboru správy majetku a investic: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Zjistili jsme, že vznikla díra v jednom tom jednom z roštů. Zavolali jsme statika, ten přijel a řekl okamžitě uzavřít most."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Obyvatele lokality Na Kamenci čeká další uzavírka mostu, a  to v průběhu letních prázdnin, kdy se bude konat plánovaná oprava. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Obyvatele lokality Na Kamenci čeká další uzavírka mostu, a  to v průběhu letních prázdnin, kdy se bude konat plánovaná oprava.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Zavadil, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zůstáváme u dopravy, i když teď trochu odlehčeně. Možná to nevíte, ale v Kunčicích pod Ondřejníkem začala fungovat nová plocha pro ultralehká letadla a 5. března tam zahájil svou činnost nový letecký spolek. Hostem Dopravní revue je jeho spoluzakladatel a bývalý armádní letec Leoš Liška, vítejte.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -636,93 +748,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/dopravni-revue/dopravni-revue-30-03-2022-18-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>