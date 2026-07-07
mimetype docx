--- v0 (2026-03-02)
+++ v1 (2026-07-07)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.4.2022, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Na návštěvě v Klubu modelářů Karviná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Po šesti letech jsme s kamerou navštívili zázemí Klubu modelářů na vlakovém nádraží. Je určen především dětem, které mají kladný vztah k železnici a všemu, co je s provozem vlaků spojené, ale zájem o něj je i mezi dospělými.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Klub modelářů Karviná začal fungovat před šesti a za dobu svého působení se úspěšně rozrostl.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Klub modelářů Karviná začal fungovat před šesti a za dobu svého působení se úspěšně rozrostl. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rostislav Roubic, vedoucí Klubu modelářů Karviná: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Tvoříme společně další kolejiště,  tady tvoří naši dospělí členové kroužku. Je to už ve formě digitálu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaromír Sikora, spoluzakladatel Klubu modelářů Karviná</w:t>
       </w:r>
       <w:r>
@@ -104,51 +218,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaromír Sikora, spoluzakladatel Klubu modelářů Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Děláme přesné modely, když tady vidíte Ropici v té délce, je to skutečná stanice zmenšená v měřítku 1:120. Vše, co tady vidíte, včetně nivelace, kopečku, domečku, snažíme se, aby to vypadalo věrohodně, protože my stavíme 3. a 4. epochu a stavíme něco, co už nikdy nikdo neuvidí. Snažíme se ukroutit z ničeho bič, aby to fungovalo bez velkých nákladů, protože náklady dělají hodně. Pereme se s tím, protože dnes je taková doba, že dotacemi to není nic moc.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hlavní výhodou kroužku je, že se děti naučí pracovat s nejrůznějším nářadím a osvojí si rukodělné práce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rostislav Roubic, vedoucí Klubu modelářů Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Někteří přijdou k nám a poprvé drží v životě nůžky. Držet šroubovák, poprvé v životě vzít do ruky pájku, spájet nějaké věci elektronické, nějaký úvod do té elektrotechniky. Ale je pravda, že ty děti se rozdělí většinou samy. Někdo je šikovný na řemeslo, bude dělat stromečky, domky stavět a vůbec rukodělné práce a jiní jsou zase na tu elektroniku a stroje. Všichni si najdou to své. Chtěl bych do budoucna, abychom v rámci kroužku udělali takové pracovní dílničky nejen pro železnici, ale i takovou všeobecnou zdatnost. Rádi bychom něco takového do budoucna rozjeli."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Modelařinu a první pokusy děti zkouší v dětské klubovně, tady nevadí, když se něco náhodou nepodaří.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -161,54 +274,53 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jakub Frömmel dochází do kroužku pět let. Zrovna zkoušel ze stavebnice poskládat samovýsypný vůz typu fals.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Frömmel, člen Klubu modelář Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Mě to baví, že jsem mezi svými, tady jsou všichni stejní blázni do železnice jako já a taky jsem se tu naučil hodně dobrých věcí.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Další nadšenec do železnice Patrik Szafarzyk,  si zkoušel simulátor zabezpečovacího zařízení na železnici. </w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Další nadšenec do železnice Patrik Szafarzyk,  si zkoušel simulátor zabezpečovacího zařízení na železnici. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Patrik Szafarzyk, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">člen Klubu modelář Karviná:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Simuluje to reálnou zabezpečovací techniku, která se využívá, člověk se může naučit, jak v reálu funguje stavění vlakových cest. Hlavně jsou tam i stanice, jako jsou v reálu, třeba trať Jablunkov-Karviná, která je dálkově řízená z Přerova."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -260,56 +372,54 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Prozatím je Klub modelářů omezen prostorem, do budoucna ale počítá s rozšířením zázemí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rostislav Roubic, vedoucí Klubu modelářů Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Správa železnic nám slíbila, že ty prostory bude možné do budoucna zvětšit po rekonstrukci, takže doufáme, že budete moct brát nové členy. V současné době máme deset dětí v dětském kroužku a 11 dospělých. Potřebujeme hodně velké prostory, už kvůli výstavním možnostem. Rádi bychom karvinské veřejnosti jednou ukázali naše díla a rádi bychom využili hlavní vestibul stanice Karviná, to nadpodlažní patro. Správa železnic se na to vyjádřila kladně, doufám, že se rozvine nějaká spolupráce."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...4 lines deleted...]
-      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Dospělí členové také pořádají a účastní se výstav v mezinárodním duchu, mladí modeláři tam získávají inspiraci. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Prověrkový závod a karneval na ledě krasobruslařského klubu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -384,53 +494,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Začínající krasobruslařky motivovala svým vystoupením k ještě lepším výkonům i nejúspěšnější dlouholetá členka klubu Aneta Gilová. Měla se zúčastnit MČR juniorů, zdravotní důvody ji plán překazily.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aneta Gilová, krasobruslařka</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> : "Předvedeme s kamarádkami vystoupení, které jsme mimochodem jely i na zápasu maturanti vs kantoři gymnázia."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Po prověrkových závodech čekala na malé krasobruslaře za odměnu další akce, karneval na ledě.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Po prověrkových závodech čekala na malé krasobruslaře za odměnu další akce, karneval na ledě. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Monika Šimrová, členka výboru SKK Karviná: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Děti se připravily na karneval velmi poctivě, vybíraly si masky podle toho, co se jim líbí.  Máme tady malou Carmen, Supermana, včeličky, nejvíce princezen, protože holky se v princeznách vidí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa, krasobruslařky:</w:t>
       </w:r>
       <w:r>
@@ -540,93 +649,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-02-04-2022-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>