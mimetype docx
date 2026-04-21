--- v0 (2026-02-21)
+++ v1 (2026-04-21)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.4.2022, 17:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Léta běží</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Začíná pořad Léta běží, vítám vás u něj a v následujících deseti minutách nabídnu témata ze sociální oblasti Moravskoslezského kraje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V ostravském Čtyřlístku dokončili desetiletou transformaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Skončila více než deset let trvající transformace ostravského Čtyřlístku, tedy centra pro osoby se zdravotním postižením. Natáčeli jsme na slavnostním setkání v Domku Jandova v Ostravě-Zábřehu.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -56,79 +171,74 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ivo Vondrák (ANO), hejtman Moravskoslezského kraje: “Já si myslím, že to ukazuje právě ten nový trend, který se v sociálních službách aplikuje. Je třeba se oprostit od těch starých pavilonových budov, kde ti lidé žili v jakémsi vězení. Teď mají možnost žít normálně, jako všichni ostatní. Mimochodem se ten program, který podporujeme, jmenuje Žít normálně, protože ti lidé mají šanci zakusit normální běžný život a to je v tomto projektu revoluční.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jiří Navrátil (KDU-ČSL), náměstek hejtmana Moravskoslezského kraje: “Nejdříve je na místě poděkovat městu Ostrava. Statutární město udělalo kus práce v rámci transformace. My nejen díky Ostravě, ale hlavně i díky jiným obcím a Moravskoslezskému kraji jsme lídrem transformace všech sociálních pobytových služeb v rámci celé České republiky. Zbývá nám poslední zámek v Dolních Životicích, který transformujeme v letošním roce. Získali jsme dotaci ve výši 216 milionů korun a v současné době nakupujeme pozemky a budeme stavět nové domky. Díky tomu doběhne celá transformace v rámci celého kraje.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zbyněk Pražák (KDU-ČSL), náměstek primátora Ostravy: “Já bych to nazval nejen transformace, ale i humanizace této péče, protože po staletí s těmito lidmi bylo nakládáno tak, že byli umisťováni do různých ústavů. V té poslední době to byly ústavy, které jsou, řekněme, luxusní, ale pořád to byla ústavní zařízení. My jsme vlastně v rámci transformace přistoupili k tomu, že tyto lidi jsme přesunuli do pseudorodinného bydlení.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">V Suchdolu nad Odrou vznikne nová sociální služba</w:t>
+        <w:t xml:space="preserve"> V Suchdolu nad Odrou vznikne nová sociální služba</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V Suchdolu nad Odrou vznikne nová sociální služba pro osoby s duševním onemocnění. Moravskoslezský kraj s přispěním evropské unie nechá zrekonstruovat tamní chátrající vilu. Ta nabídne zázemí a péči dvanácti klientům. Zástupci kraje už předali staveniště, hotovo by mělo být za rok.</w:t>
       </w:r>
-      <w:br/>
-      <w:br/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Žena se na Ukrajině učila v české vesnici, teď dostala práci</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Také v pořadu Léta běží sledujeme situaci v souvislosti s děním na Ukrajině. Bára Kelnerová natáčela s paní Olgou, která díky tomu, že v tamní obci Čechohrad navštěvovala kurz našeho jazyka. Díky tomu nyní může pomáhat svým krajanům. Nesmírnou obětavost ukazují i čeští dobrovolníci. </w:t>
+        <w:t xml:space="preserve">  Žena se na Ukrajině učila v české vesnici, teď dostala práci</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  Také v pořadu Léta běží sledujeme situaci v souvislosti s děním na Ukrajině. Bára Kelnerová natáčela s paní Olgou, která díky tomu, že v tamní obci Čechohrad navštěvovala kurz našeho jazyka. Díky tomu nyní může pomáhat svým krajanům. Nesmírnou obětavost ukazují i čeští dobrovolníci. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Paní Olga se do Havířova se synem dostala z města Melitopol. 16 let pracovala jako dětská psycholožka. Měla velký byt, auto a žila spokojený život. Až do 24. února. Žena se rok učila na Ukrajině česky, aniž by tušila, že se jí to bude jednou hodit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">paní Olga, zaměstnanec magistrátu: "Učila jsem se česky v mém městě, protože tam byla česká skupina. Vedle mého města byla vesnice Čechohrad. Tam bydlí Češi. Tam pracovala učitelka z Česka. Měla jsem výuku dvakrát týdně v sobotu a neděli. To byly české kurzy.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Paní Olga se nyní stala důležitou komunikační spojkou mezi běženci a úřadem. I proto jí magistrát nabídl práci a také už bydlí v městském bytě. Na paní Olgu se obrátila i Paní Julia, která musela navštívit se svými nemocnými dětmi nemocnici.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -166,51 +276,57 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Velkým přáním ženy také je, aby se vrátila zpět ke své profesi. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">To, aby lidé, kteří utíkají před válkou, našli v Česku bezpečí, si přeje i Bohdana Pufferová z Havířova. Dobrovolnice strávila mnoho nocí na bohumínském nádraží, kam přijíždějí stovky lidí, kteří mají v očích obavy, co bude dále.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bohdana Pufferová, dobrovolnice ADRA Havířov: “Na mne to působí tak, že jsem nechtěla odjet. Musím říct, že když jsem tady byla poprvé a viděla jsem tu beznaděj, zoufalství a na druhou stranu ten vděk těch ukrajinských dětí a žen, oni jsou takoví slušní, fakt se chovají hezky, tak mne to vedlo k tomu, že jsem se tady chtěla vrátit. A dneska jsem tady znovu, protože když sedím a dívám se na zprávy a vidím, co se děje, tak jediné, co mne nechává klidnou je to, že tady jedu pomoct. Je to takový můj boj proti této válce.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hodiny tělocviku věnovali tanci, úsilí završili kolonou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Završit taneční lekce slavnostní kolonou je u nás běžným zvykem. Nicméně naprosto výjimečně ji vnímají žáci se zdravotním hendikepem novojičínského odborného učiliště a praktické školy. Na parketu dali polonézu i country tance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Odborné učiliště a praktická škola v Novém Jičíně má 88 žáků se zdravotním postižením se speciálními vzdělávacími potřebami. Učí se na kuchaře nebo zahradníky. Před několika měsíci se v hodinách tělesné výchovy vrhli do tančení, spolu s asistenty a pedagogy nacvičili 11 tanců a své úsilí zakončili slavnostní kolonou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -240,98 +356,89 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ilona Šustalová, ředitelka OU a PrŠ Nový Jičín: “Nejpodstatnější je, že naši žáci se nemohou takhle kolony normálně zúčastnit, nemají šanci, takže oni rodiče prožijí něco, co se jim nepodaří a co běžné běžné děti mají normálně.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Součástí oficiálního programu bylo i předávání voničky a růže jako projev vzájemné pozornosti, že spolu páry vydržely tancovat a že to nevzdaly.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Havířovský hypermarket vyjde vstříc dětem s autismem</w:t>
       </w:r>
-      <w:br/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Havířovský hypermarket Globus se stal prvním v Česku, kde usnadní nakupování rodinám s autismem. V přesně vymezeném čase eliminuje veškeré rušivé podněty, které na děti mohou působit negativně.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  Havířovský hypermarket Globus se stal prvním v Česku, kde usnadní nakupování rodinám s autismem. V přesně vymezeném čase eliminuje veškeré rušivé podněty, které na děti mohou působit negativně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Život rodin, které vychovávají děti s autismem, je naprosto jiný. A to i v běžných věcech, jako je obyčejný nákup v obchodě. Spolek ADAM našel společnou cestu, jak rodinám pomoci s hypermarketem Globus v Havířově a vytvořili projekt Modré hodiny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Renáta Čechmanová, ředitelka hypermarketu Globus Havířov: "Obnáší to to, že budeme mít na celé prodejně tlumené osvětlení, bude naprosté ticho, nebude hrát rádio, nebudou žádná hlášení a ještě navíc jsme připravili piktogramy na podlaze prodejny.  To znamená, že když se blížím k pekařství, zdálky mohu vidět obrázek chleba a rohlíku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Marie Gerdová, spolek ADAM: "Autistické děti trpí senzorickým přetížením, to znamená, že je mohou snadno rozrušit zvuky, světlo, pachy, množství lidí, rušné prostředí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">anketa, matka dítěte s autismem: "Jako matka 13 letého autisty jsem velmi vděčná. Můžeme z toho udělat nějakou bojovku pomocí piktogramů, chodit po prodejně a udělat si z toho i hru. Jsem moc vděčná.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Modré hodiny budou probíhat vždy každé úterý a to od 15 do 17 hodin. </w:t>
-[...7 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Modré hodiny budou probíhat vždy každé úterý a to od 15 do 17 hodin.   To byla témata magazínu Léta běží, díky, že jste se dívali. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -406,93 +513,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/leta-bezi/leta-bezi-05-04-2022-17-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>