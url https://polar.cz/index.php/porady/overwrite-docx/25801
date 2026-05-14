--- v0 (2026-02-27)
+++ v1 (2026-05-14)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15.4.2022, 18:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Studénky</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Biotop se připravuje na sezonu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaro už je tady a biotop ve Studénce se připravuje na sezonu. V zimě prošel kompletní údržbou a momentálně je dopouštěn pomocí hlubinného vrtu. Zatím chybí dopustit zhruba 2000 kubíků z celkových 3500. Letos místní koupaliště čeká již čtvrtá sezona.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -127,225 +242,200 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Základní školy vítaly prvňáky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Základní školy ve Studénce přijímaly prvňáky. Dohromady školní docházku ve městě zahájí zhruba devadesát dětí. 1. září by se mělo otevřít šest prvních tříd, z nichž bude jedna logopedická.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  Začátkem května se prvňáci hlásili do svých budoucích  základních škol. Po dvou letech tradiční zápisy prvňáků  probíhaly bez jakýchkoliv omezení. Studénka dohromady hlásí  zhruba devadesát nových žáků, kteří prvního září usednou  do lavic</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">   </w:t>
+        <w:t xml:space="preserve">  Začátkem května se prvňáci hlásili do svých budoucích  základních škol. Po dvou letech tradiční zápisy prvňáků  probíhaly bez jakýchkoliv omezení. Studénka dohromady hlásí  zhruba devadesát nových žáků, kteří prvního září usednou  do lavic    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aranka  Horváthová, ředitelka ZŠ Butovická:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Na naší škole  probíhá zápis tradičně, přicházejí rodiče s dětmi. Učitelky  mají s dětmi krátký motivační pohovor a zeptají se během něj  dětí na základní věci, které by měl předškolák umět. Zatím  máme přihlášených 28 dětí.“</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Mantheeová,  ředitelka ZŠ Sjednocení: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Jsme rádi, že rodiče s dětmi  přicházejí a mají zájem o takovýto zápis. Jsou i takoví,  kteří donesou pouze papírovou přihlášku, vypíší dokumenty s  tím, že má dítě odklad anebo nastoupí prvního září. Dnes  tak například přišli jedni Ukrajinci, kteří zapsali své dítě  do první třídy. Plánujeme otevřít jednu klasickou a jednu  logopedickou třídu.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milan Stiller,  ředitel ZŠ FKT</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Na každé dítě jsme měli  vyčleněno zhruba 40 minut a přišlo nám 38 žáků s rodiči.  Zatím u třech předškoláků nemáme uzavřený zápis. Na konci  dubna, začátkem května vydám rozhodnutí o přijetí k základnímu  vzdělání a předpokládáme otevření dvou tříd v příštím  školním roce.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nedílnou součástí  každého zápisu je i motivační pohovor. Učitelé během nich  zkoumají zrakové a sluchové vnímání. Zároveň zjistí, jestli  jsou děti schopny nastoupit do první třídy.</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">   </w:t>
+        <w:t xml:space="preserve">Nedílnou součástí  každého zápisu je i motivační pohovor. Učitelé během nich  zkoumají zrakové a sluchové vnímání. Zároveň zjistí, jestli  jsou děti schopny nastoupit do první třídy.    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Monika Pavlíková,  učitelka ZŠ Butovická: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Zjišťujeme, jestli věci, které  mají umět ze školky, zvládají na takové úrovni, aby mohli  nastoupit. Řešíme pravou a levou orientaci. Zjišťujeme, jestli  poznají barvy nebo jestli sluchově rozpoznají první hlásky slov  a podobně.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dohromady je ve  Studénce v plánu prvního září otevřít šest prvních tříd,  z nichž jedna na ZŠ Sjednocení bude logopedická. Základní škola  Butovická letos hlásí 32 prvňáků, Škola Františka kardinála  Tomáška 38 a na ZŠ Sjednocení 28 žáků a deset odkladů.</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Děti z mateřinky navštívily Vagonářské muzeum</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vagonářské muzeum ve Studénce v uplynulém týdnu dostalo dvou metrové velikonoční vejce. Vyrobily ho děti z mateřské školy Komenského. Naposledy se předškoláci v muzeu ukázali během 130. výročí trati Studénka-Štramberk, kdy si přichystali speciální představení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">   </w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Děti z mateřské  školy Komenského v uplynulém týdnu navštívily Vagonářské  muzeum. Cílem jejich cesty bylo předání speciálního  Velikonočního vejce, které vyrobily. Měří dva metry a je  seskládáno z vícero menších vajíček, které děti vymalovaly.  Cesta do muzea začala slavnostním průvodem, předškoláci prošli  ulicí Panská za zpěvu a doprovodu kytary.    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaroslava  Vernerová, učitelka MŠ</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Myšlenka vznikla tady ve  Vagonářském muzeu, je to pokračování naší spolupráce. Vejce  jsme vyrobili z velkých kartonů, z kterých jsme vyřezali dvě  vajíčka a ty jsme následně přibili k tyčce. I když byly menší  komplikace, tak jsme si poradili.“</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Hankeová,  učitelka MŠ Komenského:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„S dětmi jsme zpívali písničky,  které jsme se naučili během jarního období ve školce. Zpívali  jsme Na jaře, na jaře, Jaro letí, jaro letí“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nedílnou součástí  návštěvy bylo také krátké divadelní představení, které si  děti připravili. Zazpívali a pohybově ztvárnili písničku od  Michaely Růžičkové Broučci. Následovala speciální komentovaná  prohlídka muzea.</w:t>
       </w:r>
     </w:p>
@@ -381,106 +471,98 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nejvíc se mi  líbily vláčky, které tu jezdí a pak ty mince.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mně se líbili  vláčky, které jezdí tady a pak ty druhé.“</w:t>
       </w:r>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">   </w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mně se líbí  celý zámek z venku a taky ty vláčky.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ten vláček s  bonbónama je super.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bronislav  Novosad, vedoucí Vagonářského muzea:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Za vstřícnost  dětí a spolupráci dětí jsme děti ocenili. Protože je doba  Pokémonová, tak každý z nich dostal jednu kartičku.“</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na návštěvu  dorazilo zhruba 45 dětí, které kromě kartiček dostaly také  omalovánky vytvořenou místní malířkou a spisovatelkou Ivou  Hoňkovou. Brány pro veřejnost otevřelo Vagonářské muzeum na  Velikonoční pátek. Mimo spousty novinek zde lidé uvidí i zcela  nový modelový panel železnice darovaný panem Plonkou z Ostravy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
@@ -563,93 +645,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/expres_studenky/expres-studenky-15-04-2022-18-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>