--- v0 (2026-02-24)
+++ v1 (2026-04-29)
@@ -1,281 +1,312 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18.4.2022, 17:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kulturní okénko</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Velikonoční jarmark na bruntálském zámku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Od časných ranních hodin plnili prostory zámku v Bruntále rodiče a zejména děti, které lákal Velikonoční jarmark. Vlivem chladného počasí se většina programu odehrávala ve sklepních prostorách a výstavních síních zámku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Program Velikonočního jarmarku byl koncipován pro děti i dospělé.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petra Hanusová, mluvčí Muzea Bruntál: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Pro děti jsme tady uspořádali společně se Střediskem volného času tvořivé dílničky, kde si děti mohou ozdobit vajíčko, ozdobit velikonoční perníček nebo vytvořit velikonoční přání. Vystoupily zde děti z bruntálských škol.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Kromě nabídek pro děti si mohli užít i dospělí, například velkou nabídku dekorací a velikonočního zboží na jarmarku jejich výrobců.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, výrobci a vystavovatelé: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Košíky z papíru ručně vyráběné, různé podložky pod čaje a konvice.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Samé háčkované věci, hlavně zvířátka, zajíčky, kočičky ležící.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Jsme Sagapo, sociálně terapeutické dílny a nabízíme keramiku, košíky a různé dekorace.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petra Hanusová, mluvčí Muzea Bruntál: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Rodiče s dětmi mohou navštívit výstavu Ke kupci pro pohádku nebo výstavu tradičních řemesel. Mají tady možnost se občerstvit před zámkem, například si dát langoš, bramborák. Během dne probíhají na zámku netradiční prohlídky, kde vystupují děti ze Základní umělecké školy a na konci prohlídky děti obdrží i malou odměnu.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Největší zájem však samozřejmě vzbudily tvořivé dílničky ve sklepeních bruntálského zámku, uvedené například i různými formami plakátů, z dílny Základní umělecké školy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, organizátoři:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Takovéhle kuřátka, to se do toho dá a ono to pak stojí.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„My jsme ze Střediska volného času Bruntál.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Malují fixama kraslice.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">“U nás se dělají přáníčka. Takové ovečky, děti to můžou darovat potom rodičům.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Děti tady malují perníčky.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">Anketa,děti: „Vajíčka.“</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Králíčka. Zelenou cukrovou polevou.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Výstavy na bruntálském zámku zůstávají otevřeny po celé jaro. Nejbližší veřejnou akcí na zámku bude 6. května Muzejní noc, doplněná i o vernisáž nové výstavy Fenomén cyklistika.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -485,93 +516,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/kulturni-okenko/kulturni-okenko-18-04-2022-17-23" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>