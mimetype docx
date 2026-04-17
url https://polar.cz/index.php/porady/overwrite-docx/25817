--- v0 (2026-02-22)
+++ v1 (2026-04-17)
@@ -1,204 +1,203 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.4.2022, 17:25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Léta běží</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Začíná pořad Léta běží - i dnes pro vás mám témata ze sociální oblasti Moravskoslezského kraje.</w:t>
       </w:r>
-      <w:br/>
-[...145 lines deleted...]
-        <w:t xml:space="preserve">Život s autismem může být jako v kleci - jak to změnit? host: K. Lichovníková, Mikasa z.s.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Porubané přispěli hendikepované Evičce na rehabilitace</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sbírka Srdce pro Porubu pomohla další holčičce. Tentokrát roztomilé Evičce, která se narodila s Downovým syndromem a peníze potřebovala na rehabilitace, které ji pomáhají v jejím rozvoji.  43 200 korun. Právě touto částkou Porubané přispěli devítileté Evičce, která trpí Downovým syndromem, prostřednictvím sbírky Srdce pro Porubu. Symbolický šek jí a její mamince slavnostně předalo vedení porubské radnice v knihovně na Podroužkově ulici.  Jana Hudečková. maminka Evičky: “Jsme rádi, velice nám to pomůže. Použijeme to na rehabilitace, které pomáhají Evičce v rozvoji. Už jsme tam chodili, ale bohužel nám finanční situace nedovolila, protože hodina cvičení stojí kolem tisíce korun, takže nám to moc pomůže. Evička tam ráda chodí. Ona má ochabené svalstvo a tam cvičí ve speciálním oblečku.”  Od chvíle, kdy byla sbírka Srdce pro Porubu založena, už pomohla čtyřem lidem.  Lucie Baránková Vilamová, starostka MOb Ostrava-Poruba: “Tři z toho byli děti a jeden pán na vozíčku. Byli to dva chlapečci, jedna Adélka, jedna holčička, které jsme předávali šek o Vánocích a dneska je to Evička. Je vidět, že Evička si to užívá od začátku. Nejdřív měla dortík v místní kavárně, teď se houpe a my jsme moc rádi, že jsme mohli pomoct dalšímu porubskému dítku. Věříme, že si to užije, že to pomůže tak, jak to pomoct má.”  Evička Hudečková: “Hrála jsem si s Lucinkou a potom jsme šly tady a potom ven. Zákusek jsem měla košíčky. Já jsem si je vybrala a taky kakao a čokoládku. Chodím do školy. A máš tam kamarády? Ano, Vojtu, Ondru, Evu a Rebeku.”  Sbírka Srdce pro Porubu stále pokračuje a pomáhat tak můžete dál.  Miroslav Otisk ODS), místostarosta MOb Ostrava-Poruba: “My samozřejmě se sbírkou pro Porubu chceme pokračovat. Další sbírka bude pro Tomáše Berku na nákup jeho pomůcky, takzvaný vertikalizační stojan, který ulehčí jeho rodičům s jeho manipulací. Takže neustále sbíráme penízky pro další dobré účely.”  Na Tomáše mohou lidé přispívat prostřednictvím pokladničky v infocentru na Hlavní třídě, nebo mohou posílat peníze na transparentní účet s číslem 500063622/0800.  V Infocentru si můžete koupit i speciální plecháček, z jehož prodeje jde 50 korun právě na sbírku.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Senior Expres Jih slaví 5 let</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  Zvýhodněná služba Senior expres Jih má za sebou 5 let provozu. Taxíky pro seniory poprvé vyjely na jaře roku 2017 a zájem o ně od té doby stále roste.  Obyvatelům Ostravy-Jihu už 5 let zlepšuje komfort cestování po celé Ostravě zvýhodněná služba Senior expres Jih. Od roku 2017, kdy začala fungovat, už taxíky najely zhruba 650 tisíc kilometrů a uskutečnily 62 a půl tisíce jízd.  Markéta Langrová (ANO), místostarostka MOb Ostrava-Jih: “Začínali jsme se dvěma auty a nyní jich máme už 6. Také jsme snižovali věkovou hranici, a to z 80 na 77 let věku. Aktuálně má vyřízenou průkazku 2439 seniorů. Tuto službu naši senioři mohou využívat od pondělí do pátku od 6 do 16 hodin na celém území města Ostravy 4x do měsíce.”  Zatímco počet vozů i klientů Senior expresu stále roste, cena zůstává stejná.  Markéta Langrová (ANO), místostarostka MOb Ostrava-Jih: “Cena jedné jízdy je stále 25 korun a za uplynulých 5 let jsme zaplatili zhruba 16 a půl milionů korun.”  Senioři si zvýhodněnou službu nemohou vynachválit. V rámci výročí dostali i dárky jako poděkování, že ji využívají.  anketa: klienti Senior expresu Jih: “Je to výhodné, on vás tam zaveze, přiveze, počká a jsou milí. Teď je tam nová taková mladá paní. Oni jsou všichni milí, i ti kluci. Normálně se pobaví.”  “Je to vynikající nápad, že se to udělalo pro nás. Opravdu mi to moc pomáhá. Moc. Jsou ochotní, pomůžou vám do auta, tašku nějakou. Milí, příjemní, takoví hovorní. I paní dispečerka je velmi příjemná. Vyhoví, vždycky to zařídí. Jakmile může, tak to zařídí. Opravdu je to spolehlivá služba.”  “Jsem opravdu vděčná za to a s nimi je dobře. Většinou co 3 měsíce jezdím do Vítkovic na krev a na echo. To se podařilo, to opravdu pro ty staré lidi a nemocné lidi je to opravdu moc dobře.”  V obvodu Ostrava-Jih je v současné době více jak 5 tisíc lidí, kteří mají na zvýhodněné taxíky nárok. Aby s nimi mohli jezdit, musí mít tzv. průkazu Senior EXPRES, kterou si mohou bezplatně a na počkání vyřídit přímo na radnici na odboru hospodářské správy. Sebou musí mít občanský průkaz a klasickou průkazkovou fotografii.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Život s autismem může být jako v kleci - jak to změnit? host: K. Lichovníková, Mikasa z.s.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Zavadil, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hostem pořadu Léta běží je Klára Lichovníková, vedoucí služeb aktivit spolku Mikasa, dobrý den.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Klára Lichovníková, vedoucí služeb a aktivit, Mikasa z. s.: </w:t>
       </w:r>
@@ -406,69 +405,59 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Zavadil, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">To byla Klára Lichovníková, vedoucí služeb a aktivit spolku Mikasa. Díky, že jste byla s námi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Klára Lichovníková, vedoucí služeb a aktivit, Mikasa z. s.: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Děkuji.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Sledovali jste magazín Léta běží, díky za pozornost a na viděnou příště.</w:t>
+        <w:t xml:space="preserve">Děkuji.  Sledovali jste magazín Léta běží, díky za pozornost a na viděnou příště.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
@@ -536,93 +525,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/leta-bezi/leta-bezi-19-04-2022-17-25" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>