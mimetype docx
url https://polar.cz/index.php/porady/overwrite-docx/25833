--- v0 (2026-02-19)
+++ v1 (2026-04-18)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21.4.2022, 17:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chytrý region</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dobrý den, na tento týden jsme pro vás připravili další vydání ekonomického magazínu TV Polar Chytrý region. Začneme novou aplikací, které pro své klienty připravila Krajská hospodářská komora MS kraje, představíme si nový projekt na podporu turistického ruchu v kraji a nakonec si zajezdíme s vodíkovými auty.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Krajská hospodářská komora představila novou aplikaci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krajská hospodářská komora MS kraje spustila novou mobilní aplikaci, kterou slavnostně představila svým členům. Přehled o aktuálních zprávách a pozvánky na akce komory mají nyní nově členské firmy přímo ve svém mobilním telefonu. Informace tak firmy nemusí vyhledávat na webu a své dotazy vyřídí jedním kliknutím na kontakt konkrétního zaměstnance úřadu.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -359,93 +474,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/chytry-region/chytry-region-21-04-2022-17-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>