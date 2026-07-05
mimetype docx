--- v0 (2026-03-02)
+++ v1 (2026-07-05)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23.4.2022, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné-Dolech vyroste zábavní a naučný rodinný park</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karviná chce ve spolupráci se soukromým investorem vybudovat v lokalitě bývalého Dolu Barbora zábavní a naučný rodinný park. Obsahovat bude například lesní důl, vodní svět, přírodní bludiště nebo stezku v korunách stromů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Do pohornické krajiny se vrátí život díky několika velkorysým projektům, které jsou postupně představovány veřejnosti. Kromě vědecko-výzkumného a vzdělávacího parku Eden Silesia, který bude obsahovat obří skleníky se vzácnými druhy rostlin, motýlů a hmyzu a dalšími zajímavostmi, vyroste v této lokalitě i zábavní a naučný rodinný park. Dohodla se na tom Karviná se soukromým investorem.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Do pohornické krajiny se vrátí život díky několika velkorysým projektům, které jsou postupně představovány veřejnosti. Kromě vědecko-výzkumného a vzdělávacího parku Eden Silesia, který bude obsahovat obří skleníky se vzácnými druhy rostlin, motýlů a hmyzu a dalšími zajímavostmi, vyroste v této lokalitě i zábavní a naučný rodinný park. Dohodla se na tom Karviná se soukromým investorem. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Wolf, primátor Karviné: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Naše město se transformuje a jedna ta větev, která by měla Karviné do budoucna pomoci, je turistický ruch. Myslím si, že je to další kamínek do té mozaiky, abychom ty turisty mohli přilákat, aby tady byla vytvořena nová pracovní místa a hlavně má to návaznost, že ti lidé pak mohou přijet do Karviné, mohou navštívit zámek, mohou se tam najíst, nakupovat ubytovat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Ďurďa, soukromý investor: </w:t>
       </w:r>
       <w:r>
@@ -184,53 +298,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Aloisie Goluchová oslavila 101. narozeniny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Krásných 101 let oslavila obyvatelka Nového domova v Karviné Aloisie Goluchová. Gratulanti ocenili její vitalitu a veselý přístup k životu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Oslavenkyně je rodačkou z Karviné a na Karvinsku strávila celý svůj život. S manželem žila 49 let. Má 5 vnoučat, 8 pravnoučat a jednoho prapravnuka.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Oslavenkyně je rodačkou z Karviné a na Karvinsku strávila celý svůj život. S manželem žila 49 let. Má 5 vnoučat, 8 pravnoučat a jednoho prapravnuka. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaroslava Goluchová, snacha oslavenkyně: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Babička pracovala v Prioru, jezdila s výtahem jako výtahářka. Je to strašně šikovná paní, veselá, ráda jezdila na výlety, nepila, nekouřila a ráda se bavila. Měla dvě dvě sestry, bratra. Vdala jsem se za jejího syna, kterého měla jediného. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Aktivním životem paní Goluchová žije i v Novém domově. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -277,126 +390,123 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Vedení radnice se setkalo se zástupci úspěšného Permoníku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zástupci vedení města přivítali radnici prezidenta sborového studia permoník Petra Kazíka a sbormistryni Martinu Juríkovou, aby jim poděkovali za příkladnou reprezentaci města a také pogratulovali k dosaženému vítězství v newyorské Carnegie Hall.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zástupci vedení města přivítali radnici prezidenta sborového studia permoník Petra Kazíka a sbormistryni Martinu Juríkovou, aby jim poděkovali za příkladnou reprezentaci města a také pogratulovali k dosaženému vítězství v newyorské Carnegie hall. Zároveň si vyslechli i poděkování ze strany permoníku za stálou finanční podporu, bez které by se třeba tato cesta za oceán nemohla uskutečnit.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zástupci vedení města přivítali radnici prezidenta sborového studia permoník Petra Kazíka a sbormistryni Martinu Juríkovou, aby jim poděkovali za příkladnou reprezentaci města a také pogratulovali k dosaženému vítězství v newyorské Carnegie hall. Zároveň si vyslechli i poděkování ze strany permoníku za stálou finanční podporu, bez které by se třeba tato cesta za oceán nemohla uskutečnit. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Kazík, prezident Sborového studia Permoník:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pokud máme dobré informace, žádný sbor v této zemi nemá stálou podporu. Musí žádat o různé granty, my, jako jediní, máme stálou podporu města a toho si nesmírně vážíme. Už to trvá šestou sezonu, takže ve chvíli, kdy člověk může s některými prostředky počítat, tak je to velmi osvobozující a díky tomu si můžeme dovolit třeba takové výlety jako je  Carnegie Hall."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Wolf, primátor Karviné:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “My jsme hrozně hrdí, že máme Permoník, že jsou tak dobří, jak jsou a dělají dobré jméno našemu městu- My se snažíme je každoročně podporovat tak, jak můžeme, jak je to v našich silách a Permoník nám to vrací. Permoník je špička, takže jsme rádi za něho."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">O samotné soutěži v New Yorku se podrobné informace můžete dozvědět i z pořadu Host dne, který najdete na webu Televize Polar. Permoník má letošní kalendář nabitý mnoha významnými akcemi, jako je účinkování na festivalu Colours of Ostrava nebo na Dnech Karviné. Letos je čeká ještě několik soutěží na celostátní úrovni.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">O samotné soutěži v New Yorku se podrobné informace můžete dozvědět i z pořadu Host dne, který najdete na webu Televize Polar. Permoník má letošní kalendář nabitý mnoha významnými akcemi, jako je účinkování na festivalu Colours of Ostrava nebo na Dnech Karviné. Letos je čeká ještě několik soutěží na celostátní úrovni. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Sportovní areál v soutěži Stavba roku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné se chystají změny týkající se nového sportoviště v Karviné-Hranicích poblíž obchodní akademie. Smyslem je zlepšení komfortu užívání areálu. Sportoviště také bude usilovat o titul Stavba roku Moravskoslezského kraje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nové multifunkční sportoviště v Karviné-Hranicích bylo otevřeno pro veřejnost loni na podzim a s jeho užíváním se postupně dolaďují drobnosti tak, aby návštěvníci měli co největší komfort.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nové multifunkční sportoviště v Karviné-Hranicích bylo otevřeno pro veřejnost loni na podzim a s jeho užíváním se postupně dolaďují drobnosti tak, aby návštěvníci měli co největší komfort. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Helena Bogoczová, vedoucí Odboru majetkového MMK</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Ať je to doplnění laviček, některých pěšinek, tady jsme třeba čekali, zda hosté budou využívat nějaké zkratky od jednoho sportoviště takže máme v plánu, že bychom tuto záležitost dořešili."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Užívání celého sportovního areálu je bezplatné, platba je požadována pouze za rezervaci oploceného fotbalového hřiště. I tady se počítá se změnou, cena za užívání bude nižší..</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -555,93 +665,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-23-04-2022-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>