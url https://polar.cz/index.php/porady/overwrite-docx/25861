--- v0 (2026-03-04)
+++ v1 (2026-07-04)
@@ -1,83 +1,193 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26.4.2022, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V rájecké nemocnici se začnou vzdělávat všeobecné sestry</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rájecká nemocnice začne jako jediná v České republice vzdělávat všeobecné sestry přímo v nemocnici. V tomto akademickém roce otevře 1. ročník pro 30 zájemců o studium, kteří projdou standardním přijímacím řízením.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nemocnice Karviná - Ráj ve spolupráci se Slezskou univerzitou v Opavě a Moravskoslezským krajem připravila projekt s cílem rozšířit kapacity studijního</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">programu Všeobecné ošetřovatelství,  a to přímo v karvinské nemocnici.</w:t>
+        <w:t xml:space="preserve">Nemocnice Karviná - Ráj ve spolupráci se Slezskou univerzitou v Opavě a Moravskoslezským krajem připravila projekt s cílem rozšířit kapacity studijního programu Všeobecné ošetřovatelství,  a to přímo v karvinské nemocnici.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Gebauer, náměstek hejtmana MSK: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Je to otázka nedostatku všeobecných sester, kterých je nedostatek a chceme si udržet své pracovníky, kteří pracují v krajských nemocnicích. Jednak se můžeme postarat o naše praktické sestry, které si chtějí zvýšit kvalifikaci a také si budeme vybírat maturantky ze středních zdravotnických škol."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Klíčovou roli v celém projektu zastává Fakulta veřejných politik, Ústav nelékařských studií Slezské univerzity v Opavě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -153,80 +263,73 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Karviná se připojila k oslavám Dne Země</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na Masarykově náměstí se konala jedna z dalších tradiční akcí, které pořádá město Karviná společně s několika dalšími organizacemi a to Den Země. Tento svátek si připomínají lidé v mnoha zemích planety, každoročně se oslav účastní zhruba miliarda lidí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Karviná se připojila k celosvětovému svátku Dne Země a připravila na Masarykově náměstí akci pro všechny generace od seniorů až po nejmenší děti.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Karviná se připojila k celosvětovému svátku Dne Země a připravila na Masarykově náměstí akci pro všechny generace od seniorů až po nejmenší děti. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Andrzej Bizoń, náměstek primátora: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Den Země je celosvětová událost, kde opravdu všichni občané by si měli uvědomit, že žijeme na planetě Zemi a musíme ji nějakým způsobem chránit a dbát o ni. Karviná se připojuje každoročně, ale letos jsme pojali ty oslavy trochu jinak, formou včetně farmářských trhů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na náměstí bylo hned několik stanovišť a stánků s ekologickou tématikou. Pro děti byly připraveny různé aktivity, jako jízda v malých autech bez pohonu, tvorba odznaků nebo soutěž o rekord ze světa zvířat.  Mohly si vyzkoušet pískování, čili tvoření obrázků z barevného písku a zahrát si mohly i deskové dřevěné hry. S Kalužinkou děti vyráběly různé předměty a zvířátka z kuličkové samotvrdnoucí hmoty a konal se i  workshop na téma recyklace. Zájem byl i o kouzelnický workshop, kde kouzelnice učila děti jednoduchým kouzlům a zaujal i workshop bublinkový. Po celou dobu konání akce byl připraven také doprovodný program. Taneční a hudební vystoupení připravilo SVČ Juventus a MěDK.</w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Aktuálně z Karviné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -295,90 +398,88 @@
         </w:rPr>
         <w:t xml:space="preserve">KARVINŠTÍ HOKEJBALISTÉ VÁS ZVOU NA DOMÁCÍ UTKÁNÍ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Karvinští extraligoví hokejbalisté svou širokou veřejnost na domácí utkání, které se uskuteční tuto sobotu 30. dubna na hřišti Střední průmyslové školy od 15 hodin. Hrát budou proti Mostu. Do play off postupují z pátého místa, přijďte je podpořit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">EVA ŠEINEROVÁ ZÍSKALA CENU JANTAR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V pondělí 25. dubna byly v ostravském Gongu popáté předány moravskoslezské kulturní Ceny Jantar, které vyzdvihují největší umělecké výkony. Za celoživotní přínos byli oceněni ostravský fotograf Viktor Kolář a zakladatelka karvinského Permoníku, sbormistryně Eva Šeinerová. Gratulujeme.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V pondělí 25. dubna byly v ostravském Gongu popáté předány moravskoslezské kulturní Ceny Jantar, které vyzdvihují největší umělecké výkony. Za celoživotní přínos byli oceněni ostravský fotograf Viktor Kolář a zakladatelka karvinského Permoníku, sbormistryně Eva Šeinerová. Gratulujeme. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Lodičky zahajují sezonu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sezóna na Lodičkách se pomalu rozjíždí a před námi je první kulturní víkend. Sezónu otevře v sobotu hned několik kapel různých žánrů a v neděli se uskuteční první ročník Festivalu cestování a exotického jídla Dobrodošli. Více už v našem posledním příspěvku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Už tento víkend ožije areál Lodičky a to bohatým programem, který je sestaven na míru mladší i starší generaci.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Už tento víkend ožije areál Lodičky a to bohatým programem, který je sestaven na míru mladší i starší generaci. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Heczko, předseda Iniciativy Dokořán</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: " Po dlouhé zimní pauze oficiálně začne sezona na Lodičkách hned ve větším stylu. V sobotu proběhne otevření sezony hlavně koncerty. Začnou v pět odpoledne do desíti večer. Je to pro všechny, je to multikulturní otevření sezony, takže je to pro rodiny s dětmi, byla dlouhá zimní pauza, věřím, že lidé budou rádi za cokoliv."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Připraveno bude i občerstvení ve větším stylu. Sobotní koncerty vystřídají cestovatelské přednášky. Ještě před nimi si ale můžete dopoledne užít od 10 hodin jógu a Vítání Slunce a také od 11 hodin proběhnou africké trhy. Na odpoledne, od 13 hodin je plánovaná další zajímavost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -530,93 +631,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-26-04-2022-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>