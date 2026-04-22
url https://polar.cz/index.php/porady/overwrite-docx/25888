--- v0 (2026-02-23)
+++ v1 (2026-04-22)
@@ -1,155 +1,242 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29.4.2022, 17:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jesenický expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Velikonoce ve vesnické galerii v Karlovicích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Během letošních Velikonoc nebylo snad místa, které by si jeho obyvatelé stylově nevyzdobili. V některých hospůdkách i větších restauracích točili i zelené pivo, naražené na Zelený čtvrtek. Stylová i originální byla vesnická galerie U řeky v Karlovicích na Vrbensku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Nejen velikonoční tradice, ale i výtvarná kultura, tvoří v karlovické galerii jeden celek.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Libor Pavézka, majitel a galerista: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Točíme 16. sezónu, Je to třináctiprocentní a trvanlivost to má zajímavou, až do 26. září 2022.  To znamená, že to nemusí být jenom na zelený čtvrtek, ale může to být jarní zelený speciál, letní zelený speciál, možná ta tradice celoroční nikomu nebude vadit. Je o to obrovský zájem.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Zelené pivo je spodně kvašené, z moravského chmele, během varu se do něj přidává bylinný výluh  z několika bylin včetně kopřivy. Kvašení trvá 8 dnů, pivo má plnou chuť i příjemnou hoiřkost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, první návštěvníci: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Výborné a každému vřele doporučuji.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Výborné, dá se pít. Super. Doporučuji.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Výbornou pověst karlovické galerii tvoří zejména pravidelné výstavy renomovaných umělců. Aktuálně zde vystavuje brněnská malířka Vlasta Švejdová.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Libor Pavézka, majitel a galerista: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Tu určitě znáte z Dikobrazu. To jsou takové ty okaté děti, ale hlavně z knížek vašich dětí. Z čítanek, které ilustrovala. Natáčela filmy pro děti ve Zlíně. Vlasta Švejdová je velmi zajímavá a všestranná paní. Na to, že je ročník 46, tak je velmi pracovitá.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Současná výstava v galerii je již stodesátá v pořadí. V karlovické galerii dosud vystavovalo téměř 300 autorů nejen z ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -281,157 +368,122 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nová kniha "Čti Jeseníky" byla představena v Bruntále</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Čti Jeseníky. Tak se jmenuje nová unikátní kniha, zabývající se turistikou v Jeseníkách a především její historií a vývojem. Obsahuje originální grafiku a řadu dosud nezveřejněných historických fotografií z archivů. V Bruntále ji i s autogramiádou představili její autoři.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Za vznikem knihy stojí kolektiv autorů, pod vedením Lukáše Abta.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Abt, iniciátor vzniku knihy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Já sám se zabývám sbíráním těchto pohlednic nebo starých fotografií a zároveň znám mnoho dalších sběratelů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Rapušák, předseda Klubu za starý Bruntál: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Je to poprvé, kdy je zpracovaná historie toho turismu v Jeseníkách do takového souhrnného díla. Takže každý, kdo o těch Jeseníkách chce něco vědět, by si to měl přečíst."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na vzniku knihy se podílelo mnoho spoluautorů i archivy v Jeseníkách.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Matěj Matela, spoluautor:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Každý z autorů měl svůj region, o který se zajímá a ten region právě tematizoval. Já, tím, že jsem z Vrbna pod Pradědem, tak jsem zpracoval právě Vrbensko, část Zlatohorska i Bruntálsko.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Kniha zaujme na první pohled originální grafikou. Každý z milovníků hor má svá oblíbená místa, která by v Jeseníkách doporučil navštívit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, návštěvníci besedy o knize: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Hrozně rád mám hřeben z Vrbna na Karlovu Studánku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Nejlépe je využít horizontálních chodníčků, které poskytují dobrý výhled do okolí."</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Pro mě je nejzajímavější Morgenland." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Spíše na nějaké odlehlejší místa, jako jsou třeba Rešovské vodopády, Rabštejn, Sovinec."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Objednáním či nákupem knihy zájemci zároveň podpoří i nové projekty v horách, jako jsou kamenné rozhledny či obnovy pramenů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -535,93 +587,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/jesenicky-expres/jesenicky-expres-29-04-2022-17-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>