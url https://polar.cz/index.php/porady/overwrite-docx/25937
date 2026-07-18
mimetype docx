--- v0 (2026-03-02)
+++ v1 (2026-07-18)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.5.2022, 17:50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Miniexpres centra Ostravy</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Sídliště Fifejdy čeká další etapa regenerace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Centrální obvod Ostravy už na sídlišti Fifejdy nechal vybudovat mimo jiné nové cyklostezky, hřiště, parkovací místa a částečnou rekonstrukcí prošlo i umělecké dílo Minikrajina Fifejdy, tedy Indiánské městečko. Letos je v plánu 12. etapa regenerace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -56,53 +171,52 @@
         <w:t xml:space="preserve">Valentina Vaňková (ODS), místostarostka MOb Moravská Ostrava a Přívoz: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“V letošním roce plánujeme realizaci 12. etapy v hodnotě 17 milionů korun, také se plánuje vybudování workoutového hřiště  na ulici Gen. Píky a další oprava díla Minikrajina Fifejdy a výměna zdravotechniky v MŠ Lechowiczova. Pro další období se samozřejmě plánují další investice, ale v tuto chvíli probíhají projekční práce a její hodnotu zatím neznáme."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obyvatelé jsou vesměs s regenerací spokojeni. Co je ale trápí nejvíce, tak to je nepořádek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: obyvatelé sídliště Fifejdy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Dřív tady uklízely TS buď častěji nebo důkladněji. Teď je to špatné, protože je tady ani nevidíme, že by uklízely a chodí tady spousta cikánů, jsou tady na dětských hřištích, znečišťují to tady, jsou agresivní a naprostá absence městské policie."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Dřív tady uklízely TS buď častěji nebo důkladněji. Teď je to špatné, protože je tady ani nevidíme, že by uklízely a chodí tady spousta cikánů, jsou tady na dětských hřištích, znečišťují to tady, jsou agresivní a naprostá absence městské policie." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Já jsem se spíš chtěla zeptat, jestli se bude nějak využívat volný prostor mezi školou a Tescem. Ten je dlouhodobě opuštěný,"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Na Fifejdách mi připadá, že je poslední dobou poměrně nepořádek. Takže jestli se nějakým způsobem zastupitelstvo nebo vedení obvodu bude zajímat, proč se to tak mění. Jestli je tady méně úklidových služeb, nebo se změnila struktura občanů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Veselka (ANO), starosta MOb Moravská Ostrava a Přívoz: </w:t>
       </w:r>
       <w:r>
@@ -212,93 +326,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/centrum-ostravy/miniexpres-centra-ostravy-06-05-2022-17-53" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>