--- v0 (2026-02-28)
+++ v1 (2026-06-18)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12.5.2022, 17:44</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Magazín 112</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Pravidelné zkoušky sirén byly dočasně zrušeny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Možná jste si všimli, že pravidelné zkoušky varovných sirén, které se konaly každý měsíc, byly dočasně zrušeny. Důvodem jsou ukrajinští uprchlíci, pro které by jejich houkání mohlo být traumatizující. Sirény ale samozřejmě fungují a jsou připraveny nás varovat před každým nebezpečím.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -194,52 +309,64 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miloš Střelka, náměstek ředitele HZS MS kraje pro prevenci: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Máme několik signálů, ale pouze jeden je varovný. Ten varovný signál je kolísavý tón, má zhruba takový charakter: náběh, ztlumení, náběh a ztlumení. Opakuji je opravdu jediný, znamená to, že v tu danou chvíli bychom měli zpozornět. Měli bychom vyhledat nejbližší budovu, vejít do té budovy, nejlépe vejít do vyšších pater, protože se předpokládá, kdyby došlo k úniku například nebezpečné látky, tak většina těch nebezpečných látek je těžší než vzduch. Takže v těch horních patrech by jsme měli být poměrně bezpeční. Jakmile zavřu za sebou dveře, tak bych měl utěsnit veškerá okna, veškeré otvory. Měl bych vypnout klimatizaci, měl bych vypnout vzduchotechniku a měl by si pustit televizi nebo rádio a čekat na další informace, které hasiči nebo ten ten, kdo to spouští prostřednictvím televize nebo rozhlasu. To území je pokryto částečně tam, kde jsou větší města tou elektronickou sirénou. Takže vy se dozvíte tam, kde je větší počet osob i tu verbální tísňovou informaci, co máte dělat z hlediska nějakých organizačních a technických opatření. To, co máme dělat po zaznění toho varovného signálu je také otázku toho, co nás čeká samozřejmě. Pokud nás čeká nějaký nebo probíhá nějaký válečný konflikt, samozřejmě upřednostním suterénní prostory, kde se schovám před nějakou tlakovou vlnou, nějakým tepelným značným tokem, kdy mě ta budova v těch suterénních prostorech je schopná nějakým způsobem ochránit. U těch povodních, tam bych preferoval spíše evakuaci z toho daného prostoru. To, že by někdo šel do nějakých vyšších pater, tak to bych určitě nedoporučoval. Samozřejmě nábytek a nějaké cennosti bych před tou evakuací schoval do vyšších pater, ale jinak bych si vzal svoje evakuační zavazadlo a ten prostor bych opustil někde na do terénně vyšších prostranství. My vždy doporučujeme nějaké zásadní věci, nějaké zásadní dokumenty, samozřejmě nějaké finanční prostředky, nějaké potřebné léky, které potřebuji. Měla by tam být nějaká přikrývka, měla by tam být nabíječka, mobilní telefon. Měla by tam být nějaká nezbytná potravina a nezbytné pití. To jsou takové ty nejzákladnější věci, které bych doporučoval s sebou vzít.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Kořistka, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Snad jste si důležité věci zapamatovali a budete je umět využít. Díky za váš čas a na viděnou zase za týden.</w:t>
       </w:r>
-      <w:br/>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
@@ -321,93 +448,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/magazin-112/magazin-112-12-05-2022-17-44" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>