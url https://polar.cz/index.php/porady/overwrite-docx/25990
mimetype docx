--- v0 (2026-03-02)
+++ v1 (2026-07-06)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.5.2022, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Letní koupaliště v Karviné se připravuje na otevření</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na letním koupališti v Karviné vládne v těchto dnech čilý ruch, začaly totiž přípravy na následující sezónu. Zaměstnanci koupaliště i brigádníci upravují areál a čistí všechny bazény.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">S údržbou letního koupaliště se začalo v polovině dubna. Po zimě areál potřebuje kompletní údržbu, od sekání trávníku přes nejrůznější drobné opravy až po samotné čištění bazénových van. To probíhá právě nyní.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">S údržbou letního koupaliště se začalo v polovině dubna. Po zimě areál potřebuje kompletní údržbu, od sekání trávníku přes nejrůznější drobné opravy až po samotné čištění bazénových van. To probíhá právě nyní. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaroslav Lausch, strojník: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Během zimní sezóny se hodně listí nahromadí a když to vypouštíme tím kanálem, tam není zas tak velký odtok, aby to stačilo a i když se to pomalu odpouští, tak se stane, že se to trochu přicpe,. Zkoušíme to vapkou protlačit, myslím, že to půjde, je to jen otázka času, takže dnes vyčistíme ten rekreační bazén a v dalších dnech budeme pokračovat vypouštěním plaveckého bazénu. My, chlapi, jsme tady od toho, jeden u vapky, druhý u hadice, to se musí napřed ta hrubá špína dát pryč, ženské to vyčistí, ono to už někde chytá i rez, druhý den se to musí resistinem vyčistit.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hned poté, co se všechny bazény vyčistí, začne se znovu napouštět voda. Bazény se po sezóně nevypouštějí celé, voda se odpouští pouze 30 cm od okraje. Má to svůj specifický důvod.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -121,53 +235,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Stovka lidí vyběhla s děkanem OPF SU Karviná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Už tradičně vyzval děkan OPF Daniel Stavárek sportovní nadšence, aby s ním vyběhli na pět a půl kilometru dlouhou trasu. Na startovní čáru se společně s ním postavilo sedmdesát lidí a v cíli akci podpořila i třicítka dětí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Rozcvičkou na karvinském univerzitním náměstí pod ostrým zrakem maskota univerzity Orlice začala tradiční akce nazvaná “Vyběhněte s děkanem”. Poprvé takto vyzval děkan OPF Daniel Stavárek sportovní nadšence z řad veřejnosti v roce 2014 a každý rok statečně s fyzicky zdatnější a i rychlejšími jedinci zdolává pět a půl kilometrovou trasu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Rozcvičkou na karvinském univerzitním náměstí pod ostrým zrakem maskota univerzity Orlice začala tradiční akce nazvaná “Vyběhněte s děkanem”. Poprvé takto vyzval děkan OPF Daniel Stavárek sportovní nadšence z řad veřejnosti v roce 2014 a každý rok statečně s fyzicky zdatnější a i rychlejšími jedinci zdolává pět a půl kilometrovou trasu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniel Stavárek, děkan OPF</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Ta akce se pořádá, abychom byli spolu, ty tři základní skupiny. Lidi, kteří mají rádi naši fakultu, tzn. zaměstnanci, studenti, absolventi, lidé z Karviné a okolí, kteří nějakým způsobem spolupracují s fakultou a je to skvělá možnost, jak být pospolu a jak během běhu, tak i po běhu si užít tu hezkou atmosféru.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A o to šlo především, čas v cíli nebyl pro mnohé důležitý.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -178,74 +291,72 @@
         <w:t xml:space="preserve">anketa: účastníci akce Vyběhněte s děkanem: "Č</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">as byl výrazně horší, ale šlo o to doběhnout, nešlo o čas.” "Trasa je pěkná, tím, že je to přírodou, jen na začátku se vybíhá univerzitou, takže to bylo pěkné."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniel Stavárek, děkan OPF: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Nechci být, jako ti sportovci, po výkonech, který se nepovede, ale objektivně jsem měl virózku, kašlíček, rýmečku posledních 10 dní, takže nějaké dvě sekundičky tam budou horší čas."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zasloužené vítězství letos patřilo tomuto běžci, trať zvládl uběhnout za dvacet minut a patnáct sekund. Závodu se účastnil popáté.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zasloužené vítězství letos patřilo tomuto běžci, trať zvládl uběhnout za dvacet minut a patnáct sekund. Závodu se účastnil popáté. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Záleský, vítěz závodu: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Já jsem vždycky stál na bedně, ale letos jsem vyhrál poprvé no."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Nejen samotní běžci  utírali pot z tváří po náročném běhu, pořádně zabrat dostal i Matěj Kuba, který povzbuzoval sportovce v maskotu Orlice s velkým nasazením. Neúnavně skákal a mával, dá se říct, že podal podobný výkon jako běžci.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Nejen samotní běžci  utírali pot z tváří po náročném běhu, pořádně zabrat dostal i Matěj Kuba, který povzbuzoval sportovce v maskotu Orlice s velkým nasazením. Neúnavně skákal a mával, dá se říct, že podal podobný výkon jako běžci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Matěj Kuba, student OPF Karviná</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Já ani tak moc neběhám, jako všichni ostatní, nevím, jak bych to dělal ani tady, jsem totálně mokrý. Zrovna to vyšlo, že je těch 28 stupňů, je to takový poctivý kožich zimní, ale zvládl jsem to a je to super den."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniel Stavárek, děkan OPF:</w:t>
       </w:r>
@@ -442,93 +553,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-14-05-2022-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>