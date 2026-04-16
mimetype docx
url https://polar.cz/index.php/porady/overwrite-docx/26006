--- v0 (2026-02-21)
+++ v1 (2026-04-16)
@@ -1,86 +1,199 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.5.2022, 17:25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Léta běží</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Začíná pořad Léta běží, vítám vás a přeji dobrý den. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">MSK přispěje i letos na provoz soc. služeb desítky milionů</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na podporu provozu sociálních služeb půjde z rozpočtu Moravskoslezského kraje i letos 80 milionů korun. Dotační program, který se zaměřuje i na financování protidrogové politiky, vyhlásil kraj už pojedenácté. Poskytovatelé sociálních služeb si o dotace mohou žádat od poloviny června. Podmínky programu budou 30 dnů před počátkem podávání žádostí zveřejněny na webových stránkách kraje i úřední desce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Maminky z Ukrajiny oslavily Den matek</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Slezská diakonie v Českém Těšíně připravila pro ukrajinské maminky program ke Dni matek. A to tak, aby byl atraktivní pro samotné maminky, ale aby se pobavily i jejich děti. Na místě natáčela Monika Danková.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Slezská diakonie v Českém Těšíně pozvala ukrajinské maminky a jejich děti na oslavu ke Dni matek. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lenka Waszutová, spoluorganizátorka akce: “Obsahoval jednak hudbu i zamyšlení, proto tady máme strom přání, se kterým budeme dále pracovat. Máme nachystané klauny, fotokoutek, aby když odjedou, jim zůstala trvalá vzpomínka na tento den, aby si mohly zavzpomínat na to, že bylo místo, kde se mohly cítit bezpečně, kde byly přijímány s láskou.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -117,51 +230,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tomáš Tyrlík, biskup Slezské církve evangelické: “Růže má v sobě velkou květinu. Je to krásná květina, ale zároveň má ostré trny a to je lidský život. A maminky, které tady přišly z Ukrajiny, určitě prožívají teď trnitou cestu.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Děti pobavil svým vystoupením klaun a všichni si pochutnali na sladkém dortu. Slezská diakonie organizuje taková setkání pravidelně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Ostravě proběhl 3. ročník akce Spolu ruku v ruce</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V ostravském trojhalí Karolina proběhl v sobotu 14. května už třetí ročník akce Spolu ruku v ruce. Pořádal ji Moravskoslezský kraj. Kvůli covidové pandemii měla dvouletou pauzu. Teď se vrátila na původní místo - s bohatým programem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Alexandra Čubová, vedoucí střediska Charitní hospicové poradny, Charita Ostrava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dagmar Kozáková, předsedkyně spoluku ANGELMAN CZ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -240,51 +352,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I třetí ročník Spolu ruku v ruce proběhl pod záštitou náměstka hejtmana kraje Jiřího Navrátila.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jiří Navrátil (KDU-ČSL), náměstek hejtmana Moravskoslezského kraje: “Uvědomme si, že v celé České republice není dostatek pobytových služeb, které by nahradily tu péči, kterou jim může dát někdo z rodinného prostředí. A ta oběť, kterou tito lidé dělají pro své blízké, je opravdu velká. Rodina je opravdu základ a já chci všem ze srdce poděkovat za to, že se rozhodli pečovat o svého blízkého. Ať se nebojí kdykoliv se ozvat, kdyby potřebovali s něčím pomoci. Jsme připraveni pracovat na tom, aby se věci nejen po zákonné stránce, ale i s tím, s čím může pomoci Moravskoslezský kraj, aby jsme byli připraveni jim pomoci.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Adra hledá v Karviné další dobrovolníky</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Humanitární organizace ADRA momentálně hledá v Karviné další zájemce o dobrovolnictví. Klientů v domácnostech, kteří jsou sami a potřebují něčí pozornost je totiž stále hodně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tohle je nevidomá paní Helena Górecká. Žije v bytě sama se svými dvěma psy a protože ji chyběla spřízněná bytost, se kterou by si mohla občas popovídat nebo jít ven, požádala před rokem a půl humanitární organizaci ADRA o zajištění dobrovolníka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Helena Górecká, nevidomá uživatelka dobrovolnického programu: "Jsem se cítila hodně opuštěná, osamocená, bydlím doma sama. S dobrovolnicí si můžeme zajít kamkoliv do města, na procházky, do kavárny nebo si doma čteme časopisy, které si koupím. Jsou tam obrázky, které mi moje dobrovolnice popisuje, co na nich je, jaký zpěvák, herec."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -422,93 +533,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/leta-bezi/leta-bezi-17-05-2022-17-25" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>