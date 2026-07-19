--- v0 (2026-02-28)
+++ v1 (2026-07-19)
@@ -1,108 +1,220 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.6.2022, 18:45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Magazín TV medicína</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Startuje první červnový díl medicíny speciál, která mapuje dění ve Fakultní nemocnici Ostrava, vítejte u televizních obrazovek. Dnes vám ukážeme nový ultrazvuk , který nabízí dokonalý obraz dítěte v prenatálním věk. Druhým dnešním tématem je nevyléčitelná nemoc - roztroušená skleróza, se kterou se potýká zhruba 22 tisíc lidí v celém Česku,  uvidíte, že i s tímto onemocněním se dá vystoupat třeba na Prašivou a další podrobnosti k tématu se dozvíte z rozhovoru s vedoucím lékařem RS centra Pavlem Hradílkem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nový ultrazvuk nabízí dokonaly obraz dítěte v prenatálním věku</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Oddělení dětské a prenatální kardiologie Fakultní nemocnice Ostrava vybavilo ordinaci výhradně pro těhotné ultrazvukem nejvyšší možné třídy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Byla sem odeslána také Agata Rylko, která by měla v polovině září porodit 3.dítě, Agata Rylko: Já jsem byla odeslaná na základě utrazvuku. Toho velkého, na začátku 20. týdne, kdy se tam paní doktorce něco nelíbilo, a tak mě z Třince poslala sem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nový přístroj má mimo jiné výrazně vyšší rozlišení než jeho předchůdci. doc. MUDr. Jan Pavlíček, Ph.D., přednosta Kliniky dětského lékařství FNO a LF OU:  Nejde jen o čistotu obrazu, který je teď daleko kvalitnější než na těch předchozích strojích. Ale tento přístroj, nebo to vysoké rozlišení, nabízí přesné rozlišení té vady, včetně těch nejmenších cév. doc. MUDr. Jan Pavlíček, Ph.D., přednosta Kliniky dětského lékařství FNO a LF OU: Dobré. Krásné zdravé miminko. Na závěr vždycky říkáme takovou větu, že miminko nemá poznatelnou srdeční vadu, která by byla detekovatelná před porodem. Agata Rylko : Spadl mi kámen ze srdce. Jsme rádi a budeme se těšit na miminko.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nový přístroj má mimo jiné výrazně vyšší rozlišení než jeho předchůdci. doc. MUDr. Jan Pavlíček, Ph.D., přednosta Kliniky dětského lékařství FNO a LF OU:  Nejde jen o čistotu obrazu, který je teď daleko kvalitnější než na těch předchozích strojích. Ale tento přístroj, nebo to vysoké rozlišení, nabízí přesné rozlišení té vady, včetně těch nejmenších cév. doc. MUDr. Jan Pavlíček, Ph.D., přednosta Kliniky dětského lékařství FNO a LF OU: Dobré. Krásné zdravé miminko. Na závěr vždycky říkáme takovou větu, že miminko nemá poznatelnou srdeční vadu, která by byla detekovatelná před porodem. Agata Rylko : Spadl mi kámen ze srdce. Jsme rádi a budeme se těšit na miminko. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Oddělení dětské a prenatální kardiologie je jediným pracovištěm v Moravskoslezském kraji, kde lékaři dokáží přesně určit, o jakou vadu se jedná, a naplánovat případně další postup léčby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Roskaři na Prašivé</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Parkoviště pod Prašivou. Místo společného startu více než tříkilometrového pochodu. Na elektrickém vozíku se ke stoleté, a znovuzrozené Chatě Prašivá vydala také Bohdana Hrabovská s maminkou. S diagnózou roztroušená skleróza žije od roku 1999. 16 let je členkou klubu Roska Ostrava.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bohdana Hrabovská, ROSKA Ostrava : Já se ráda pobavím i s nimi, ale pak zase ráda jsem tady, medituju si tak sama na vršku. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Jaroslav Wojnar z Frýdecko-Místecké Rosky zdolal vrchol na kole. S nemocí žije několik desetiletí. Jaroslav Wojnar, ROSKA Frýdek - Místek : Paní doktorka u nás ve Frýdku mi řekla, že existuje nějaká Roska, organizace. A já hned Jarda tam prostě vtrhnul, šel jsem mezi ně, mezi holky, protože kluků tenkrát nebylo moc. A po 10 letech jógy jsem si udělal cvičitelský kurz v Brně a cvičím a cvičím a cvičím.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -118,51 +230,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bc. Petr Foltýn, Náměstek ředitele FNO pro informační technologie: Já jsem zasloužilý člen týmu s paní doktorkou Zapletalovou, já bych nemohl nejít. A jsem tady, když konečně svítí slunce a je krásně. Protože ty roky, když lilo, tak jsem tady byl většinou sám. A dneska už tady mám s sebou i spolupracovníky. A určitě přijedu, i když bude pršet. Ta akce je skvělá.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MUDr. Olga Zapletalová, lékařka, RS centrum, Neurologická klinika FNO a LF OU: Jde o tu psychiku. Protože, jak to říkají i ty eresky, ono je to v hlavě. Nejenom v tom nervovém systému. Ale všecko je v hlavě, v mozku a ta dobrá nálada a ta kolektivní nálada to je opravdu moc důležité. Já su šťastná, že tak spolupracují a že je dokážeme tak povzbudit</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Hradílek, ved. lékař RS centra, Možnosti léčby roztroušené sklerózy</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Host dnešního dílu je Pavel Hradílek, vedoucí lékař RS centra Neurologické kliniky Fakultní nemocnice Ostrava a Lékařské fakulty Ostravské univerzity. Dobrý den, vítejte.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Hradílek, vedoucí lékař RS centra FN Ostrava: </w:t>
       </w:r>
       <w:r>
@@ -461,93 +572,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/magazin-tv-medicina/magazin-tv-medicina-02-06-2022-18-45" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>