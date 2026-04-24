--- v0 (2026-02-24)
+++ v1 (2026-04-24)
@@ -1,408 +1,488 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.6.2022, 17:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Léta běží</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Znělka oznámila začátek dalšího vydání pořadu Léta běží. V následujících deseti minutách vyrazíme za sociálními tématy z Moravskoslezského kraje. Dobrý den.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">MSK i letos ocení nejlepší pěstouny</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Moravskoslezský kraj i letos ocení tři pěstouny, kteří se dlouhodobě starají o opuštěné dětí. Lidé mohou nominovat pěstouny, o kterých si myslí, že by si ocenění zasloužili, a to do 30.června. V nominaci nesmí chybět kontaktní údaje pěstounů, email a telefonní číslo a taky stručný popis jejich příběhu a přístupu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ministr v Havířově řešil sociální programy pro potřebné</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ubytování uprchlíků z Ukrajiny a jejich začleňování do společnosti. Ale také podobná pomoc například pro rodiny s dětmi bez přístřeší a další obyvatele nejen našeho regionu. To byla témata, o která se zajímal při návštěvě Havířova ministr práce a sociálních věcí Marián Jurečka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Cílem návštěvy ministra byl havířovský azylový dům pro rodiny, který provozuje Armáda spásy.</w:t>
-[...49 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Cílem návštěvy ministra byl havířovský azylový dům pro rodiny, který provozuje Armáda spásy. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Marian Jurečka (KDU-ČSL), ministr práce a sociálních věcí: "Já jsem tady měl možnost poznat opravdu velmi dobrou spolupráci, která se teď týká využití a nabídky bytů pro ukrajinské uprchlíky. Právě ve spolupráci s Armádou spásy, která je určitým garantem, že s těmi lidmi a s jejich rodinami je dále pracováno. Že tady běží nějaký ten proces sociální podpory, aby ti lidé se mohli adaptovat a integrovat, což si myslím, že je velmi důležité. A má to velký potenciál, protože tady jsou volné byty, je tady příležitost na Ostravsku i pro to, aby ti lidé si našli práci." </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Armáda spásy kromě toho, že ve městě řeší velkou transformaci služeb, tak ve spolupráci s poskytovatelem nájemního bydlení pomáhá také uprchlíkům z Ukrajiny. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Jan Rafaj, generální ředitel společnosti Heimstaden: "Heimstaden má v Havířově přes 12 tisíc bytů a samozřejmě část těch bytů se snažíme poskytnou pro sociální práci. Ta sociální práce je velmi široká, takže například jsme mohli využít přes 200 bytů už dneska v Havířově pro přicházející ukrajinské uprchlíky. Navázali jsme výbornou spolupráci s Armádou spásy, která se snaží dělat určitou sociální a adaptační práci s těmi rodinami." </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Tomáš Kolondra, ředitel Armády spásy Havířov: "Naši terénní pracovníci docházejí do bytů, kde jsou uprchlíci z Ukrajiny a poskytují jim potřebnou podporu a mapují a zjišťují potřeby těch Ukrajinců a pomáhají s tím, co se dá." </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Vyřizují dokumenty, pomáhají umísťovat děti do škol a školek a také hledají pro uprchlíky práci. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Marian Jurečka (KDU-ČSL), ministr práce a sociálních věcí: "Je to úspěšný projekt, který se </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">ukazuje, že tady funguje. Ale on funguje i mimo řekněme tu uprchlickou krizovou situaci. Ukazuje se, že tady může být velmi dobrá práce, kdy lidi, kteří ztratili bydlení, jsou v nějaké krizové situaci, zase zpátky dostává do toho běžného života."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ministr si z Moravskoslezského kraje odvezl zároveň několik podnětů k úpravě vyplácení příspěvků na bydlení, aby se nepodporoval byznys s chudobou. Zajistilo se vzdělávaní dětí i například omezení sociální podpory pro rodiče, kteří je neposílají do škol.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ministr si z Moravskoslezského kraje odvezl zároveň několik podnětů k úpravě vyplácení příspěvků na bydlení, aby se nepodporoval byznys s chudobou. Zajistilo se vzdělávaní dětí i například omezení sociální podpory pro rodiče, kteří je neposílají do škol. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">MSK poděkoval pěstounům na přechodnou dobu</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Moravskoslezský kraj opět poděkoval pěstounům na přechodnou dobu, ti byli v Jeseníkách na Malé Morávce na víkendovém setkání. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Renáta Chytrová, ředitelka Centra psychologické pomoci: „Je to v podstatě druhý ročník, protože první ročník byl v loňském roce nejen na podporu pěstounské péče, ale také byli zapojeni do výzkumu, aby MSK věděl, jaké potřeby pěstouni na přechodnou dobu mají.“</w:t>
-[...57 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Renáta Chytrová, ředitelka Centra psychologické pomoci: „Je to v podstatě druhý ročník, protože první ročník byl v loňském roce nejen na podporu pěstounské péče, ale také byli zapojeni do výzkumu, aby MSK věděl, jaké potřeby pěstouni na přechodnou dobu mají.“ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Říká se jí i profesionální pěstounská péče. Díky lidem, kteří ji poskytují, nemusí dětí nejútlejšího věku do zařízení, center a dětských domovů. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Jiří Navrátil (KDU-ČSL), náměstek hejtmana MS kraje: „Je to velmi náročné, MS kraj jim například zavolá, nebo OSPOD, v jakoukoli hodinu, a řekne, že je zde dítě, které potřebuje okamžitou pomoc. A já jim za tu práci chci moc a moc poděkovat.“ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Petr Buštík, pěstoun, Frýdek Místek: „My to děláme od roku 2014 .Teď máme chlapečka, který má 3 roky a 8 měsíců a holčičku, ta má 10 měsíců.“ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Robert Kurej, pěstoun, Ostrava: „První dítě. Máme strašně rádi děti, máme i svoje vnoučata.“ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Vlastimil Polášek, pěstoun, Hodslavice: „Sedmý rok a měli jsme 6 dětí.“ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Andrea Prasková, koordinátorka, MS kraj: „Pěstouni se dozví na pobytech nové informace, které se týkají pěstounské péče na přechodnou dobu, ale zároveň si zde můžou pěkně odpočinout a užít si krásného prostředí a wellnesu.“ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Setkání se zúčastnilo 32 rodin, 64 pěstounů se svými dětmi. Moravskoslezský kraj chystá i další dva turnusy. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Slavnostní promoce studentů Seniorské akademie</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dům kultury Poklad patřil slavnostnímu zakončení historicky prvního ročníku Seniorské akademie. Ten začal loni v září a byl o něj takový zájem, že místo původně plánované jedné třídy, otevřeli hned dvě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zájemcům ve věku 55 let a více je určena Seniorská akademie, která probíhá v DK Poklad každý sudý čtvrtek od 14 hodin. První studenti ji mají úspěšně za sebou a na slavnostní promoci si převzali diplomy a certifikáty.</w:t>
-[...25 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zájemcům ve věku 55 let a více je určena Seniorská akademie, která probíhá v DK Poklad každý sudý čtvrtek od 14 hodin. První studenti ji mají úspěšně za sebou a na slavnostní promoci si převzali diplomy a certifikáty. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Lucie Baránková Vilamová(ANO), starostka MOb Ostrava-Poruba: ”Budeme rádi spolupracovat na této akci, která opravdu dává velký smysl, i v následujících letech. Myslím, že na těch absolventech je vidět obrovská aktivita, chuť, energie." </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Takový zájem o akademii nikdo nečekal a byl tak velkým překvapením. V zimním semestru na Seniorskou akademii nastoupilo 41 studentů a v letním dalších 31 studentů. Studium zvládli a řádně ukončili úplně všichni. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Anketa: studenti Seniorské akademie: ”Budeme pokračovat a strašně se nám líbilo úplně všechno. Nejvíc psychologie asi.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">”,Z každého něco se dalo vybrat, ale ta psychologie byla nejzajímavější."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">”Zvládl jsem všechny předměty a byly zajímavé. Byla zajímavá psycholgie, moderní hudba, umění.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Momentálně se připravuje další ročník. Přihlásit se na něj budou moci jak současní absolventi, tak kdokoliv další.</w:t>
-[...17 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Momentálně se připravuje další ročník. Přihlásit se na něj budou moci jak současní absolventi, tak kdokoliv další. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Darina Daňková, jednatelka, DK Poklad: ”Připravujeme předměty, které budou jiné a s novými lektory. Víme, co se seniorům absolventům líbilo víc, co méně, takže navážeme na tu zkušenost.” </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Seniorům z Ostravy-Poruby na studium přispívá radnice a oproti studentům odjinud ho tak mají o polovinu levnější. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">O zápis na dotovanou rekreaci měli senioři opět velký zájem</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Havířov každoročně pořádá pro seniory rekreace, které z velké části dotuje. Zájem o zájezdy je obrovský a na zápis vždy přijde mnohem více lidí, než nakonec může odjet. Aby senioři uspěli, nevadí jim i přivstat si.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zhruba sto havířovských seniorů přišlo k zápisu na rekondičně-zdravotní pobyt v Luhačovicích. Senioři již z předchozích zápisů dobře vědí, že jedním z kritérii je, že kdo dřív přijde, ten jede. Přesto, že registrace začala až v devět hodin, někteří lidé stáli před vchodem již od brzkých ranních hodin. Na pobyt totiž pojede 40 zájemců.</w:t>
-[...49 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zhruba sto havířovských seniorů přišlo k zápisu na rekondičně-zdravotní pobyt v Luhačovicích. Senioři již z předchozích zápisů dobře vědí, že jedním z kritérii je, že kdo dřív přijde, ten jede. Přesto, že registrace začala až v devět hodin, někteří lidé stáli před vchodem již od brzkých ranních hodin. Na pobyt totiž pojede 40 zájemců. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">anketa: “Dcera tu byla o půl páté. Já jsem přišla před půl osmou, abychom se dostali. Paní říká, že se dostaneme.” </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">anketa: “Tak jsme se přišly přihlásit, když jsme už ve věku poctivým, že to tedy zkusíme, jestli pojedeme, nebo nepojedeme. Což podle toho, jaký je tady zájem, tak asi těžko.” </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dotovaných rekreací radnice pořádá více a tak senioři budou mít ještě šanci se přihlásit. Přednost budou mít opět ti, kteří ještě na žádném pobytu nebyli. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Uršula Anna Kubíčková, referentka odboru sociálních věcí: "Připravujeme ještě další pobyty a to konkrétně v říjnu pojedeme do Jeseníků do Karlova pod Pradědem. Tam to bude určeno dvěma turnusy pro 80 seniorů, takže šance je tam velká." </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Další skupinu tvoří osamělí senioři, kteří už rekreaci absolvovali. Celkem během roku město umožní pobyt 220 seniorům. Radnice přispívá na jeden poukaz zhruba 50%. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">To byla naše témata ze sociální oblasti našeho regionu, díky, že jste se díval a na viděnou příště. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -477,93 +557,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/leta-bezi/leta-bezi-07-06-2022-17-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>