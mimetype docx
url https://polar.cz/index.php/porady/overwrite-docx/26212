--- v0 (2026-02-23)
+++ v1 (2026-04-22)
@@ -1,90 +1,201 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15.6.2022, 16:25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Těrlický miniexpres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Těrlické slunko nabídlo program pro všechny</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V centru Těrlicka se opět konala slavnost Těrlické slunko. Obec pro návštěvníky přichystala zajímavý celodenní program.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Polášek (NEZÁVISLÍ - Těrlická koalice), starosta Těrlicka: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Těrlické slunko se koná od poloviny 90. let každým rokem. Teď jsme samozřejmě měli dvouletou pauzu, nicméně posledních 10 let se snažíme Těrlické slunko posouvat stále výše a výše a myslím si, že tento rok je skutečně absolutní top. My máme headlinery Čechomory, to znamená, že večer tady očekáváme absolutně plné náměstí. Letos má perfektní program škola pod vedením ředitele Jiřího Jekla, který nám i moderuje letošní Těrlické slunko. Věříme tomu, že se to lidem bude líbit a že příští rok zase vymyslíme nějaký super program a lidé tady přijdou”</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bára Fasolová, návštěvnice: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Program perfektní, počasí konečně vyšlo po dlouhé době, takže super úplně. Děcka jsou šikovné moc, takže perfektní. Líbí se mi to moc. Čechomoři, na ty se těším večer, ale i na Leonu Machálkovou.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Budík, návštěvník: </w:t>
       </w:r>
       <w:r>
@@ -201,93 +312,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/terlicky_miniexpres/terlicky-miniexpres-15-06-2022-16-26" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>