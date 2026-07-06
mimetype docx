--- v0 (2026-03-02)
+++ v1 (2026-07-06)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21.6.2022, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Vedení Karviné se setkalo s premianty základních škol</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zástupci vedení Karviné se setkali s nejlepšími žáky základních škol. Školáci jsou oceňováni za vynikající prospěch, úspěchy v soutěžích nebo dobrovolnictví. Letos poprvé pro ně připravil program zámek Fryštát.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tohle jsou nejlepší žáci letošního roku ze základních škol. Jsou úspěšní ve vědomostních soutěžích, reprezentují město ve sportu nebo v kulturní oblasti a hlavně mají vynikající prospěch. Vedení města pro ně zorganizovalo jeden den bez vyučování, aby je za jejich celoroční snažení ocenilo.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tohle jsou nejlepší žáci letošního roku ze základních škol. Jsou úspěšní ve vědomostních soutěžích, reprezentují město ve sportu nebo v kulturní oblasti a hlavně mají vynikající prospěch. Vedení města pro ně zorganizovalo jeden den bez vyučování, aby je za jejich celoroční snažení ocenilo. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Wolf, primátor Karviné</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: "Mladá generace Karviňáků je budoucností. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Popřál bych jim, aby si vybrali obor, který je bude bavit, protože tyto děti budou odcházet určitě na vysoké školy, tak ať si vyberou tu správnou vysokou školu, aby měli do budoucna dobrý základ a vklad, který pak využijí ve svém životě."</w:t>
@@ -339,164 +453,157 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Dolański Gróm 2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Místní skupina Polského kulturně-osvětového svazu v Karviné-Fryštátě znovu o dvou letech zorganizovala velký hudební festival nazvaný Dolański Gróm. Příležitost zahrát si v Česku dostaly tři polské kapely a také legendární skupina Team s Pavlom Haberou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">12. ročník velkého hudebního festivalu Dolański Gróm nabídl opět obyvatelům města i jeho návštěvníkům, kteří sem dorazili i z Polska, výjimečnou atmosféru. Příležitost dostalo několik polských kapel, které na festivalu účinkovaly poprvé.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">12. ročník velkého hudebního festivalu Dolański Gróm nabídl opět obyvatelům města i jeho návštěvníkům, kteří sem dorazili i z Polska, výjimečnou atmosféru. Příležitost dostalo několik polských kapel, které na festivalu účinkovaly poprvé. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bogdan Zemene, organizátor festivalu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Inspirací jsou internetové stránky, které se orientují na promoci mladých kapel a tam vždycky se mi daří najít nějaký zajímavý projekt, který můžeme ukázat. První z kapel, skupina Kombo jsem dostal tip od svých dětí, chtěl jsem ukázat něco čerstvějšího a energetičtějšího a myslím, že se to povedlo, že se koncert líbil."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Igor Seider, vokalista Kambo: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"My jsme takovým mixem všeho, co posloucháme, co si rádi pouštíme, je v tom hip hop. Cítím, že je to můj základní výrazový prvek, i když se snažím taky zpívat. Taky se najdou místa pro elektronickou hudbu. Snažíme se to poskládat do příjemné podoby a dělat něco svého, autorského.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bogdan Zemene, organizátor festivalu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Druhá kapela, Stach Bukowski, ta je hraná v rádiích, fantastičtí hudebníci."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stach Bukowski, zpěvák: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Tady jsme byli mile překvapeni, protože i přes dřívější dobu koncertu bylo publikum aktivní a když k nám proudí energie z publika, lépe se nám hraje. Dnes to bylo fantastické, cítili jsme se svobodně, doufám, že to nebylo naposledy.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Za polskou část festivalu byla hlavní hvězdou kapela Ira. Že je populární i za hranicemi, muzikanty příjemně potěšilo.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Za polskou část festivalu byla hlavní hvězdou kapela Ira. Že je populární i za hranicemi, muzikanty příjemně potěšilo. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Artur Gadowski, zpěvák: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"To je šokující, opravdu. Neumím vysvětlit, jak to funguje, ale je nám to velmi milé, moc nás to těší.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kapela funguje na scéně 35 let a na koncerty vybírá nejlepší písničky, které mají.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Artur Gadowski, zpěvák: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Ty, které se nám dobře hrají a ty, které chce slyšet publikum. Chtějí s námi zpívat a bavit se na koncertě a proto koncert vypadá tak, jak vypadá.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Organizátorům se podařilo dostat do Karviné i skupinu Team s Pavlem Haberou a to i díky doporučení Ewy Farné.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Organizátorům se podařilo dostat do Karviné i skupinu Team s Pavlem Haberou a to i díky doporučení Ewy Farné. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bogdan Zemene, organizátor festivalu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Z článku, který nedávno vyšel, doporučila E. Farna na základě minulého ročníku, takže je tady."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Velký díl na organizaci festivalu měla i mladá generace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -514,53 +621,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A co konkrétního bylo tahákem pro návštěvníky?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: účastníci akce: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Hlavně Habera, dobré pití a zábava." "Taky hlavně na Haberu a dobrou zábavu." "No určitě známí, kolegové, kolegyně, prostě velká akce." "Přilákala mě polská muzika, jsou tu čtyři polské kapely, tak tu jsem a také setkání s kolegy." "Super atmosféra, kolegové, super kapely zahraniční."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Letošní ročník se opět vydařil. Pořadatelé už teď začnou přemýšlet o 13. ročníku a jeho složení.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Letošní ročník se opět vydařil. Pořadatelé už teď začnou přemýšlet o 13. ročníku a jeho složení. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -635,93 +741,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-21-06-2022-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>