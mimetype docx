--- v0 (2026-03-02)
+++ v1 (2026-07-04)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25.6.2022, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Opravy tří historických domů na náměstí v Karviné finišují</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V první reportáži vám připomeneme, kdy se začal měnit osud tří historických domů na Masarykově náměstí a protože opravy finišují, ještě do nich těsně před ukončením prací nahlédneme.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -55,57 +170,50 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milan Válek, vedoucí projektu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Máme hotové čelní strany fasády, chybí nám osadit ozdobné prvky na střechu, jinak fasády i zpevněná plocha je vrácena do původního stavu. V zadní části objektu realizujeme zpevněné plochy. V rámci domu č.33 máme hotové byty. Z důvodu zvýšené vlhkosti jsme ještě upozadili pokládku podlahových krytin a interiérových dveří. I byty v domě č. 35 jsou hotovy. Chybí pokládka vinylu a osazení dveří a v domě č. 34, které má do budoucna sloužit jako infocentrum pro město Karviná také chybí osadit podlahy a finalizují se obklady a dlažby.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Barevnost fasád se řešila s národním památkovým ústavem v Ostravě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milan Válek, vedoucí projektu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Barvy jsme vraceli do původního stavu, je neoklasicistní, takže je šedý, prostřední dům je barokní a poslední je secesní, jsou tady barvy jako žlutá a zelená, které se opravdu v době secese vyskytovali."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Osud tří domů na náměstí se začal měnit v roce 2014. Do té doby byly uzavřené a v soukromém majetku chátraly. Čím to začalo?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -161,53 +269,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nová etapa v té době trvala tři roky. V reálu nebyla vidět, šlo o předprojektovou projekční činnost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Wolf, primátor Karviné</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: " To je neviditelná část, co všechno musí být připraveno. Jsou to historické domy, musely projít odborným průzkumem, byli tady památkáři, projektanti, takže z hlediska stavebního řízení a těch náležitostí nám to opravdu trvalo tři roky. Vedle toho jsme hledali finanční prostředky, protože taková stavba není jednoduchá. Jsem rád, že se nám podařilo získat finanční prostředky z MSK, ta částka byla ve výši 50 milionů korun a i díky tomu jsme byli schopni zahájit tu samotnou stavbu, kdy jsme z našeho rozpočtu dali druhou polovinu částky a samotná rekonstrukce začala. Jsem rád, že po osmi letech se to dostalo do stavu, že ty tři domy jsou opravené, a že budou zase dlouho sloužit lidem a bude to náměstí vypadat pěkně. Bylo to hodně cest do Prahy, ale dneska už jsme za ně rád, že měly smysl a že se to povedlo.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Situace na stavebním trhu ovlivnila samotný termín dokončení oprav.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Situace na stavebním trhu ovlivnila samotný termín dokončení oprav. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Wolf, primátor Karviné</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Ta situace na stavebním trhu není vůbec jednoduchá, jsem rád, že jsme to stihli vysoutěžit ještě v těch normálních cenách před tou krizí, která tady je. Už si přeji, aby ta rekonstrukce byla ukončena. Samozřejmě, průtahy tam jsou, očekávali jsme, že už to bude hotové, ale na stavebním trhu nejsou zaměstnanci, není materiál, tak musíme vnímat tu situaci takovou, jaká je. Ale jdeme do finále a  věřím tomu, že v září ty tři baráky budou hotovy.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Konkrétní termín je známý? Kdy se může veřejnost těšit na otevření a jak to bude vypadat?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -303,53 +410,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Znakování se zvířátky rodiče s dětmi v Karviné bavilo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V patnácti městech napříč celou Českou republikou se rodiče se svými slyšícími nemluvňaty učily dorozumět pomocí znaků prostřednictvím akce Znakujeme se zvířátky. Kurzy znakování začnou probíhat od září i v Karviné, lekce si rodiče pochvalují.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Znakování je způsob komunikace rodičů s dětmi, které ještě neumí vyslovovat a v dnešní době se stává populárním. Jedna z lekcí, nazvaná Znakování se zvířátky, se nedávno konala i v novém PO centru pohybu v Karviné-Hranicích.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Znakování je způsob komunikace rodičů s dětmi, které ještě neumí vyslovovat a v dnešní době se stává populárním. Jedna z lekcí, nazvaná Znakování se zvířátky, se nedávno konala i v novém PO centru pohybu v Karviné-Hranicích. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petra Owczarzy, lektorka programů pro děti:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tato akce je zaměřená na děti od 6 do 36 měsíců. Děti nemusí umět mluvit, ba naopak, tohle znakování je zaměřeno na to, že když se děti začnou zajímat o komunikaci a rodiče jim nerozumí, tak prostřednictvím znaků se se svými dětmi domluvit a děti zase se svými rodiči."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jde o jednoduchá gesta. Kurzy jsou vždy zaměřeny na různá témata, jako je jídlo, spaní, koupání, procházka a podobně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -395,53 +501,52 @@
         <w:t xml:space="preserve">Kristýna Kulhánek, účastnice lekce Znakování se zvířátky</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Pro mě bylo frustrující, že nevím, co po mě syn chce, takhle se s ním domluvím úplně bez problémů i beze slov."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petra Zahradníková,  účastnice lekce Znakování se zvířátky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Prvně jsme si myslela, že je to jen pro děti, které neslyší, ale když jsem si o tom zjistila víc, tak jsme to ráda zkusila a budu to praktikovat doma, protože v tom vidím smysl."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kurzy znakování začnou probíhat v PO centru pohybu od září. Kromě toho se tady konají cvičení s dětmi, plavání, chystá se i Montessori dílnička. Maminky tady najdou i jógu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kurzy znakování začnou probíhat v PO centru pohybu od září. Kromě toho se tady konají cvičení s dětmi, plavání, chystá se i Montessori dílnička. Maminky tady najdou i jógu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
@@ -523,93 +628,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-25-06-2022-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>