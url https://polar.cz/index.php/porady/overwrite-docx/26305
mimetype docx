--- v0 (2026-02-23)
+++ v1 (2026-05-09)
@@ -1,90 +1,201 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29.6.2022, 16:27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rychvaldský miniexpres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Rychvaldě se opět konal oblíbený sraz veteránů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Za velké účasti historických strojů a také návštěvníků se v Rychvaldě konal 13. ročník srazu veteránů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Leona Starostková, předsedkyně Veterán klubu Rychvald: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Akce se nám letos vydařila. Nejsme omezení covidem ani ničím jiným. A i když jsme letos omezili rok výroby vozidel do roku 1980, tak se náměstí zaplnilo. Všem účastníkům rozdáváme krásné dárky, to znamená retro hrnek zelený v barvách veterán klubu s naším logem a účastníkům, které vybereme v našich soutěžích rozdáváme krásnou gravírovanou kachličku na které je zobrazený Kulturní dům v Rychvaldě.”</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lumír Firla, veteránista:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Bylo období, kdy jsem skončil aktivně závodit a chtěl jsem nějaké auto. Škodovku jsem nechtěl, protože na té jsem se vyučil. Tak jsem si sehnal auto, které jsem si do té doby koupit nemohl. Je to Mercedes 300 E, které má dost koní a je dost rychlý byl ve velmi dobrém stavu. S tím jezdím po srazech veteránů , kde se setkávám se stejně smýšlejícími lidmi.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Veteránisté společně projeli městem a zúčastnili se dalšího programu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -194,93 +305,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/rychvaldsky-miniexpres/rychvaldsky-miniexpres-29-06-2022-16-27" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>