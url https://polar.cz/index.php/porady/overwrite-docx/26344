--- v0 (2026-02-25)
+++ v1 (2026-05-10)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.7.2022, 17:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Léta běží</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V MSK začala fungovat centra duševního zdraví: Jiří Navrátil, náměstek hejtmana MSK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Zavadil, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Začíná pořad Léta běží a jeho hostem je dnes náměstek hejtmana pro sociální oblast a také poslanec Jiří Navrátil. Vítejte u nás po čase.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -434,129 +549,74 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Zavadil, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hostem pořadu Léta běží byl náměstek hejtmana pro sociální oblast a také poslanec Parlamentu České republiky Jiří Navrátil. Děkuju za rozhovor a díky za Váš čas.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Navrátil (KDU-ČSL), náměstek hejtmana Moravskoslezského kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Já děkuji za pozvání a hezký den i vašim divákům.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nová místa v Domov pro seniory Vila Vančurova</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Domov pro seniory Vila Vančurova v Opavě se rozrostl o další místa. Díky přístavbě tady mohli navýšit kapacitu o 52 lůžek na celkových 126. Pečují tady jak o soběstačné seniory, tak i o ty, kteří potřebují neustálý dohled.</w:t>
-[...61 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Domov pro seniory Vila Vančurova v Opavě se rozrostl o další místa. Díky přístavbě tady mohli navýšit kapacitu o 52 lůžek na celkových 126. Pečují tady jak o soběstačné seniory, tak i o ty, kteří potřebují neustálý dohled.  Prvorepubliková vila na Vančurově ulici byla postavena na počátku minulého století. Původně zde bylo sanatorium, později porodnice a poslední roky je v budově domov pro seniory.  Miroslav Glos, ředitel Vila Vančurova o. p. s.: „Provozujeme jej osm let a za osm let jsme neustále plní. Nemáme jediné volné místo. To byl důvod, proč vlastně vystavět novou část.“  V původní budově jsou převážně jednolůžkové pokoje. Jména zde mají nejen nájemníci, ale také jednotlivé místnosti a také chodby. To aby se zdejší obyvatele v rozlehlém domě lépe orientovali. Ubytováno je zde 72 klientů. Někteří jsou zcela soběstační, jiní potřebují kvůli svému zdravotnímu stavu dohled. Zájem o bydlení v tomto bezbariérovém domě je velký. Proto byl přistavený zadní trakt, který poskytuje další volná místa. A propojil obě budovy spojovacím krčkem.  Miroslav Glos, ředitel Vila Vančurova o. p. s.: „Momentálně máme novou kapacitu 52 klientů. Nyní máme 100 lidí v pořadníku. Takže už dnes jsme plní.“  K dispozici jsou zde dvojlůžkové pokoje, třeba pro manželské páry. V přízemí je možné vyjít z jednotlivých bytů na předzahrádku. Jinde jsou balkony. Pokoje jsou částečně zařízené nábytkem. Součástí objektu je také rozlehlá terasa. Zdejším klientům budou poskytovány dva druhy sociálních služeb.  Zdeňka Kordulová, sociální pracovnice, Vila Vančurova o. p. s.: „Domov se zvláštním režimem je určen pro lidi s demencí, domov pro seniory pro běžného seniora.“  Počet pobytových míst v sociálních zařízeních pro seniory v Opavě je nyní kolem pětistovky.  Tomáš Navrátil (ANO), primátor Opavy: „Ta kapacita pro Opavu dostatečná není. Takže my budeme dále pracovat na tom, abychom další takovéto pavilony otevřeli.“  Stavba přišla na 100 mil. Kč. Plná kapacita vily Vančurova je nyní 126 klientů.  Sledovali jste pořad Léta běží - díky, že jste byli s námi. Další vydání nabídneme 19. července. Hostem ve studiu bude Ivan Sekanina, předseda spolku Počteníčko. Mějte se hezky a klidné letní dny. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -631,93 +691,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/leta-bezi/leta-bezi-05-07-2022-17-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>