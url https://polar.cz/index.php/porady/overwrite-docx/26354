--- v0 (2026-02-27)
+++ v1 (2026-05-20)
@@ -1,79 +1,192 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.7.2022, 17:42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Magazín TV medicína</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdravím vás u dalšího dílu pořadu TV Medicína. Hostem bude vedoucí magnetické rezonance v Nemocnici ve Frýdku-Místku biofyzik Dušan Matyášek. Mobilní úřad ve Frýdku-Místku rozšířil své služby. Imobilní občané, kteří potřebují například ověřit podpis nebo vyřídit nové doklady mohou požádat úředníka, aby přišel až k nim domů. Více už v reportáži.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Úřad vyřizuje různé záležitosti u imobilních občanů</w:t>
       </w:r>
-      <w:br/>
-[...7 lines deleted...]
-      <w:br/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Když nemůžete na úřad, úřad přijede za vámi. V duchu tohoto hesla funguje ve Frýdku-Místku mobilní úřad pro potřeby občanů, kteří se kvůli zdravotnímu omezení nedostanou na úřad osobně. Za paní Kopkovou přijel úřad například až na pokoj Domova pro seniory. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Alena Kopková:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "To je něco úžasného, protože, jak přestanete chodit, tak jste, jak se říká, namydlený. Nemůžete nic. Já jsem upoutaná na lůžko, takže já bych nemohla nic vyřídit. Ještě, že mám hodného syna ochotného, který to všecko za mě udělá." </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
@@ -178,76 +291,71 @@
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Míček (ANO), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Legalizaci podpisu na úředních dokumentech a další úkony po objednání služby a po domluvě osobně provede zaměstnanec živnostenského úřadu magistrátu. Službu lze objednávat každý pracovní den. Občan, který si nechává ověřit podpis se musí prokázat platným dokladem totožnosti. Občanským průkazem, cestovním dokladem nebo řidičským průkazem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pro objednání stačí kontaktovat osobně nebo telefonicky Živnostenský úřad ve Frýdku-Místku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Magnetická rezonance z jiného úhlu: Mgr. Dušan Matyášek, úsekový vedoucí na magnetické rezonanci, radiologické odd. Nemocnice ve Frýdku-Místku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Simona Součková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Z nemocnice ve Frýdku-Místku k nám přijel náš host, magistr Dušan Matyášek, který je vedoucím na magnetické rezonanci. Dobrý den.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Z nemocnice ve Frýdku-Místku k nám přijel náš host, magistr Dušan Matyášek, který je vedoucím na magnetické rezonanci. Dobrý den. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dušan Matyášek, úsekový vedoucí na magnetické rezonanci Nemocnice ve FM: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dobrý den.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Simona Součková, TV Polar: </w:t>
       </w:r>
       <w:r>
@@ -756,93 +864,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/magazin-tv-medicina/magazin-tv-medicina-06-07-2022-17-42" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>