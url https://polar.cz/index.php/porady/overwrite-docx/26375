--- v0 (2026-03-05)
+++ v1 (2026-05-20)
@@ -1,156 +1,249 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.7.2022, 16:50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bruntálský miniexpres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Průmysl Bruntálu a jeho lidé očima Jindřicha Štreita</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Bruntále v těchto dnech probíhá výstava fotografií Jindřicha Štreita. Vystavený soubor se tematicky poněkud liší od jeho dosavadní tvorby. Jindřich Štreit se totiž tentokrát zaměřil na průmyslové provozy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Světoznámý fotograf Jindřich Štreit prožil na Bruntálsku desítky let, v podstatě celý svůj dosavadní život. Téma, které si tentokrát zvolil pro svou výstavu, však pro něj bylo novinkou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jindřich Štreit, fotograf: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Neznal jsem Bruntál právě v tomto odvětví továren a já jsem byl fascinován tím, co jsem viděl." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Rys  (STAN), starosta Bruntálu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Z jeho slov vyplynulo, že to jsou světové firmy, které exportují do celého světa, jsou velmi zajímavé." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V každé ze šesti firem nafotografoval Štreit čtyři sta až pětset snímků.  Samotné fotografování netrvalo nijak dlouho – necelé dva týdny. </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">V každé ze šesti firem nafotografoval Štreit čtyři sta až pětset snímků.  Samotné fotografování netrvalo nijak dlouho – necelé dva týdny.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Henč (ANO), místostarosta Bruntálu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jindra, když přišel do první firmy, tak byl tak obrovsky nadšený, že těch čtyři sta pět set fotek nebylo za čtvrt dne půl dne, ale on musel jít ještě na noční. On je opravdu velmi náročný člověk pracovně.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Představitelé bruntálských firem hodnotí probíhající výstavu velmi pozitivně.  Pokládají ji za mimořádně významnou propagaci města a jeho průmyslu.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Jízdný, předseda představenstva Alfun Bruntál s.r.o.: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Za mě jako hodně velká věc, na kterou se tady bude hodně dlouho vzpomínat a zůstane tady po ní dokument, který se bude spousta lidí ještě dlouho prohlížet.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Vavřík, ředitel Sladovny Bruntál: </w:t>
       </w:r>
@@ -261,93 +354,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/bruntalsky-miniexpres/bruntalsky-miniexpres-11-07-2022-16-52" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>