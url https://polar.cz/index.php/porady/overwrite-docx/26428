--- v0 (2026-02-23)
+++ v1 (2026-04-17)
@@ -1,61 +1,175 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.7.2022, 17:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eko magazín</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Protipovodňová opatření na řece Mohelnici</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dobrý den všem, u televizních obrazovek, v následujících 15 minutách pro vás máme ekologická témata z MS kraje. Státní podnik Povodí Odry  vloni dokončil na řece  Mohelnici v obcích Raškovice a Krásná  protipovodňová a revitalizační opatření. Obce tak mají jistotu, že je zajištěná ochrana domů před velkou vodou a vodní erozí. Součástí stavby, která začala v roce 2015,  bylo obnovení dvaceti spádových objektů.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dolní tok Mohelnice historicky vytvářel takzvané štěrkovisko široké několik stovek metrů, ve kterém se nepravidelně při každé velké vodě přesouvalo její koryto. Každá větší povodeň pak pro obce Pražmo a Pržno znamenala poškození dopravního spojení. Také proto se místní snažili o první úpravy už na přelomu 19. a 20. století po katastrofálních povodních. Tehdejší úpravy však opakovaně povodně zničily. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -67,62 +181,60 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">“Historicky měla bystřina Mohelnice na šířku 100 metrů koryto, které se vždy po povodních nebo velkých vodách rozlilo. To znamená, že už před 1. sv. válkou se rozhodlo, že je potřeba tuto bystřinu přehradit přehrážkami. Tehdy se ty přehrážky prováděly ze dřeva a tím se stabilizovalo koryto řeky. V roce 1940 smetla obrovská povodeň, další povodeň přišla po 2. sv. válce v roce 1949, proto se přistoupilo k soustavě hrazení tak, aby bylo zajištěna protipovodňová ochrana. Právě po 50 letech jsme přistoupili k tomu, abychom obnovili toto hrazení, které už jsou funkčností nesplňovalo své parametry.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Realizace celé úpravy byla rozdělena do sedmi etap a práce na první začala v roce 2015. Obnoveno bylo celkem 20 spádových objektů, jejichž rekonstrukce spočívala ve vybourání poškozených částí  a vybudování nové železobetonové konstrukce, která je obložena lomovým kamenem. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">“U 16 spádových stupních je zajištěna průchodnost řeky na březích rybími přechody, u tří spádových stupňů jsou průchodnosti zajištěny středovou hranou a jedna přehrážka je nízká, to znamená, že je pro živočichy a ryby prostupná.”</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">“Hrazení řeky Mohelnice zajišťuje také ochranu tohoto jezu ve Vyšních Lhotách. Je to rozdělovací objekt, který zajišťuje posílení dodávky vody pro ostravský průmysl a protipovodňovou ochranu Frýdku-Místku.”</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obnova hrazení řeky Mohelnice trvala sedm let, poslední ze sedmi etap byla dokončena v roce 2021. Celkově stála protipovodňová a revitalizační opatření, která zajistí ochranu místní zástavby v obcích Raškovice a Krásná před velkou vodou, 91 milionů 300 tisíc korun bez DPH. Devět milionů poskytl MS kraj, zbytek nákladů uhradil státní podnik Povodí Odry z vlastních zdrojů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vlci decimují stáda ovcí na Jablunkovsku </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -410,80 +522,88 @@
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">„Dochází k setrvalému poklesu objemu vytěženého kůrovcového dříví. S tím, že v uplynulém roce už bylo těženo těžena pouze 1/10 objemu z roku 2018.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Důležité je, aby strom napadený kůrovcem byl odstraněný z lesa co nejdříve. Jednak se tím zabrání množení hmyzu a zachová se také lepší kvalita dřeva.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:br/>
-[...3 lines deleted...]
-      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Divoké byliny přirozeně posilují imunitní systém: Eva Benek, expertka na divokou zeleninu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Divoké byliny byly dlouho opomíjené, ale nyní se zase vrací a s oblibou i používají. Mají své místo v kuchyni, kosmetice i tradičním lidovém léčitelství. Podrobnosti už Eva Benek, expertka na divokou zeleninu a byliny. Ahoj, Evi.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Divoké byliny byly dlouho opomíjené, ale nyní se zase vrací a s oblibou i používají. Mají své místo v kuchyni, kosmetice i tradičním lidovém léčitelství. Podrobnosti už Eva Benek, expertka na divokou zeleninu a byliny. Ahoj, Evi. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Benek, expertka na divokou zeleninu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ahoj, Renatko. Děkuju za pozvání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
@@ -880,93 +1000,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/eko-magazin/eko-magazin-19-07-2022-17-40" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>