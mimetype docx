--- v0 (2026-02-26)
+++ v1 (2026-04-22)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22.7.2022, 17:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beskydský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Cyrilometodějské dny připomněly život Slovanů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jednou z tradičních akcí o letních prázdninách bývají Cyrilometodějské dny v Archeoparku v Chotěbuzi. Na návštěvníky tam vždy čeká dvoudenní program ze života Slovanů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Cyrilometodějské dny nemohly v programu chotěbuzkého archeoparku chybět ani letos. Lidé se mohou alespoň na několik hodin vžít do života našich předků, kteří tehdejší hradiště obývali.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Cyrilometodějské dny nemohly v programu chotěbuzkého archeoparku chybět ani letos. Lidé se mohou alespoň na několik hodin vžít do života našich předků, kteří tehdejší hradiště obývali. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lenka Ježová Bichlerová, mluvčí Muzea Těšínska:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Je to již tradiční akce. Pořádáme ji už několikátou sezonu za sebou. Návštěvníci mají možnost zhlédnout během soboty i neděle ukázky ze života starých Slovanů, například oděv prostého lidu, stejně tak té vyšší vrstvy velmožů, kteří hradiště opravdu obývali. Seznámí se s tím, co lidé jedli, co pili a samozřejmě jsou tady také ukázky zbraní, výstroje a výzbroje bojovníka.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
@@ -135,53 +249,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Vlci decimují stáda ovcí na Jablunkovsku, strach mají i lidé</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zatímco ekologové jásají nad tím, že se v Beskydech začalo dařit vlkům vyvádět nová mláďata, bačové na Jablunkovsku pláčí nad zabitými ovcemi. Vlci se přitom nebojí pro kořist přijít až do vesnice a obyvatelé mají strach, že šelmy napadnou i lidi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Opravdové zoufalství. Jinak se pocity chovatelů ovcí z obcí mezi Jablunkovem a Bukovce popsat nedají. Přesto, že se svá stáda snaží chránit, vlci jsou stále otrlejší a pro ovce si do ohrad chodí jako pro snadnou kořist.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Opravdové zoufalství. Jinak se pocity chovatelů ovcí z obcí mezi Jablunkovem a Bukovce popsat nedají. Přesto, že se svá stáda snaží chránit, vlci jsou stále otrlejší a pro ovce si do ohrad chodí jako pro snadnou kořist. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Pivec, chovatel ovcí: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Já doufám, že se s tím teda něco udělá, protože takhle je to opravdu nemyslitelné. To už není běžné normální chování vlka, který je schopný prostě překonat tohle… Tady byla hlavní skupina ovcí, hlavní stádo. Pod ním byli rozprostřeni do vějíře psi a dole v rohu úplně u lesa byla skupina těch hlavně mrtvých, těžce zraněných, které si vlci prostě oddělili.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Většímu masakru zabránili tři salašničtí psi, kteří ochránili většinu stáda. Vlci se proto spokojili jen s ovcemi, které jim nestačily utéct. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -256,53 +369,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Dolní Lomné se jel 10. ročník vozatajských závodů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bravurní vedení koňského spřežení náročnou tratí mohli ocenit návštěvníci vozatajských závodů. Ty se konaly v centru Dolní Lomné a vedle vozatajů nabídly i ukázky z dalších jezdeckých disciplín.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vozatajské závody se v Dolní Lomné jely už podesáté. Jezdci a jejich přísedící museli koně provést poměrně náročnou tratí s rychlými i technickými úseky a na které nechybělo ani jezírko.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Vozatajské závody se v Dolní Lomné jely už podesáté. Jezdci a jejich přísedící museli koně provést poměrně náročnou tratí s rychlými i technickými úseky a na které nechybělo ani jezírko. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Holešovský, ředitel závodů, stáj Phar Lap Trojanovice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Jsme rádi, že tady jsou vozatajci z celé republiky. V rámci vozatajství tady máme kategorie jedno, dvoj a čtyřspřeží. Máme 8 jednospřeží, 7 dvojspřeží a 3 čtyřspřeží, Jsou to počty, které jsou pro tuto soutěž akurátní, které nejsou moc zdlouhavé, protože ta soutěž graduje, trať budí respekt u jezdců i diváků. Trať máme připravenou od pana Jaroslava Petřeka. To je jezdec, vozataj, rozhodčí a trenér, který absolvoval několik soutěží mistrovství světa a je to člověk, který si už Lomnou mockrát pokusil v ročnících předešlých. To znamená, že zná velice dobře tyto podmínky, zná tuto trať, naše pověstné vodní jezírko a díky tomu si myslíme, že to je nejfundovanější osoba, která nám tu trať mohla dneska postavit. Promítnou se v ní zkušenosti z velkých závodů ve světě a hlavně i ze zkušeností, kdy on tady soutěžil a vyhrával před několika lety.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mezi nejlepší jezdce patřil Milan Domes, který se účastnil všech tří kategorií. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -433,93 +545,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/beskydsky-expres/beskydsky-expres-22-07-2022-17-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>