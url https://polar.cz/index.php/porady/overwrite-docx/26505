--- v0 (2026-03-02)
+++ v1 (2026-07-03)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30.7.2022, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Strážníci z Karviné zasahovali při odchytu hada</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné nalezli občané v popelnici hada. Při odchytu zasahovala městská policie. Není to poprvé, kdy se s podobnou situací setkali. Už dříve odchytávali hada, lišku, koně nebo pštrosa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -106,53 +221,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Májovák chystá ještě několik velkých koncertů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Symfonický dechový orchestr Májovák oslaví v příštím roce své 115. výročí vzniku. Už teď běží potřebné přípravy k oslavě výročí a postupně se realizují všechny letošní naplánované koncerty. Do konce roku jich bude ještě několik.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Úspěšný dechový orchestr Májovák má za sebou několik významných koncertů, které se uskutečnily v průběhu letošního půl roku. A na další vystoupení se připravuje.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Úspěšný dechový orchestr Májovák má za sebou několik významných koncertů, které se uskutečnily v průběhu letošního půl roku. A na další vystoupení se připravuje. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Ženč, předseda Správní rady Májováku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My jsme rádi, že ten první půlrok proběhl normálně, že ta omezení, která jsme měli dva roky, už nebyla, takže jsme mohli uskutečnit několik zajímavých projektů. Jeden z nejzajímavějších bylo nahrávání tří skladeb světových autorů symfonické hudby v Českém rozhlase v Ostravě. Ty skladby měly velký ohlas, dokonce se nám ozvalo několik skladatelů ze světa, že by s námi rádi navázali spolupráci, což plánujeme udělat v příštích letech. Nahrávky si mohou lidé poslechnout na našem youtube kanále.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Další významnou akcí byl prvomájový koncert nazvaný Symfonické jaro, který proběhl v Trojhalí Karolína. Májovák nezapomněl ani na své karvinské posluchače. Pro ně se uskutečnil velký koncert filmové hudby v rámci Dnů Karviné. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -198,75 +312,73 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Ženč, předseda Správní rady Májováku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Samozřejmě všechny naše posluchače a zájemce o POHOden zveme a budeme se těšit na setkání 27. srpna."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Příznivci Májováku nepřijdou ani o tradiční Dušičkový koncert, který se uskuteční v šikmém kostele sv. Petra z Alkantary 30. října. Opět bude vstupné dobrovolné, je ale nutné sledovat webové nebo facebookové stránky Májováku a místo si kvůli omezené kapacitě včas zarezervovat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ani letošní rok není výjimkou v obměně hudebních nástrojů a nákupu potřebných.. Na tyto výdaje jim přispívá  město.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ani letošní rok není výjimkou v obměně hudebních nástrojů a nákupu potřebných.. Na tyto výdaje jim přispívá  město. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Ženč, předseda Správní rady Májováku: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Za to bych velmi rád poděkoval našemu statutárnímu městu Karviná za podporu, protože velký 70 členný orchestr potřebuje neustále obnovovat svůj “vzový park”, všechny nástroje potřebují svou opravu, rekonstrukce, takže jsme rádi, že i letos můžeme pokračovat ve vybavování hudebními nástroji."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">A jelikož čeká příští rok Májovák oslava  115. výročí svého založení, už teď běží přípravy a projednávání nápadů a nových projektů, posluchači se budou mít na co těšit.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">A jelikož čeká příští rok Májovák oslava  115. výročí svého založení, už teď běží přípravy a projednávání nápadů a nových projektů, posluchači se budou mít na co těšit. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné se konal fotbalový kemp pro děti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -416,54 +528,53 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Malé účastníky náplň kempu velmi bavila.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa, účastníci kempu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Máme takové challenge, třeba nožičky několik a takové." "Je to super, že tu jsou trenéři hodní, najdeme si tu nové kamarády."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Děti na závěr setkání potěšily i podepsané kartičky fotbalistů. </w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Děti na závěr setkání potěšily i podepsané kartičky fotbalistů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
@@ -539,93 +650,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-30-07-2022-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>