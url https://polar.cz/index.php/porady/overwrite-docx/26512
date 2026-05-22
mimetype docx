--- v0 (2026-03-04)
+++ v1 (2026-05-22)
@@ -1,190 +1,270 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.8.2022, 16:50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Bruntálský miniexpres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Bruntálský jazzový festival se konal již podvanácté</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jazzový festival v Bruntále již dvanáct let dělí letní prázdniny na dvě poloviny. Letos počasí přidělalo organizátorům vrásky na čele a venkovní podoba festivalu musela ustoupit silnému dešti. Pořadatelům se naštěstí podařilo najít rychlé řešení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> V bruntálském městském parku se divákům představila celá šíře jazzového žánru.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Henč (ANO), místostarosta Bruntálu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Pochvala určitě patří na Oddělení kultury, kteří si uměli poradit a přemístili jazzový festival zde.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Úroveň a pestrost účinkujících ocenil i Richard Pogoda, osobnost a dlouholetý moderátor festivalu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Pogoda, moderátor, herec, skladatel a muzikant:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Tradiční úroveň, čili stoupající. No,muselo se improvizovat, místo dvou pódií bylo jenom jedno, ale to vůbec nevadilo. Ta Karolína DraMa, no to byl velký zážitek, každý, kdo tady nebyl, by měl litovat. No a závěr bude patřit OPSO, no to je prostě špička v oboru.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Alena Pajkošová, vedoucí Oddělení kultury MěÚ Bruntál: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jako každý rok, dramaturgie Jazzfestu je skládána jednak z místních kapel a jednak z různých žánrů jazzu tak, abychom veřejnosti ukázali různá odvětví."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Diváci, kteří zcela zaplnili místo konání, mohli vidět všechny podoby jazzového žánru, od šansonu, standardního a moderního jazzu až po swingové vyvrcholení akce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Alena Pajkošová, vedoucí Oddělení kultury MěÚ Bruntál:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Tím bonbónkem na závěr bude OPSO.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Zpestřením akce byla i účast hostů z partnerského německého Büdingenu, kteří v Bruntále oslavili dvacet let partnerské spolupráce.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hana Šutovská (nez.), místostarostka Bruntálu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Velké poděkování patří hostům z Büdingenu, kteří Bruntálu přivezli k dvacetiletému výročí dar, který si mohou občané Bruntálu prohlédnout v městském parku.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> I přes nepřízeň počasí venku, odcházeli diváci spokojeni a obohaceni o pestrou škálu jazzové hudby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -281,93 +361,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/bruntalsky-miniexpres/bruntalsky-miniexpres-01-08-2022-16-53" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>