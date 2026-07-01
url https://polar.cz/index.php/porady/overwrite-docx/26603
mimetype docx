--- v0 (2026-03-02)
+++ v1 (2026-07-01)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16.8.2022, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nová elektronická služba Portál občana</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karviná spustila pro své obyvatele novou elektronickou službu nazvanou Portál občana. Lidé mou přes portál zaplatit poplatky, zažádat si o dotace nebo elektronicky vyplnit formuláře.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -197,125 +312,122 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Provedeny budou podkladní vrstvy pro realizaci základu nového mostu. Bude  rámový železobetonový.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Richard Kajzar, investiční referent MMK: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Šířka bude 4,25 metrů, únosnost bude vyšší než měl původní most. Předpokládáme, že do konce roku bude most hotový, pokud nenastanou nějaké komplikace."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V letošním roce se již stihl opravit například malý mostek na ulici Polní, který už nevyhovoval svou nosností a dokončuje se i most v Lipinách.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V letošním roce se již stihl opravit například malý mostek na ulici Polní, který už nevyhovoval svou nosností a dokončuje se i most v Lipinách. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Most v Lipinách je už průjezdný, nicméně čeká ještě na dokončení, bude se dodělávat zábradlí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V nedávné době byly například opraveny mosty na Lodičkách, nový je most na Olšinách.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V útulku pro psy je v posledních letech stabilní počet psů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinský útulek pro psy se momentálně stará o 13 psů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Většinou jsou to psi hůře převychovatelní, vrácení z adopce. Nových přírůstků je oproti dřívějšku velmi málo.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Většinou jsou to psi hůře převychovatelní, vrácení z adopce. Nových přírůstků je oproti dřívějšku velmi málo. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Konieczný, ošetřovatel: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"V poslední době se odchyt snížil, už není tolik vyhozených psů jako dříve a ještě polovinu těch odchycených psů si vyzvednou majitelé a zbylá polovina se nám daří hned po karanténě umístit do adopce. V útulku zůstávají tedy ti méně vychovaní, které právě proto lidé vyhodili."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Většina psů v útulku jsou kříženci. Na nový domov čeká například Barny, kterému jsou přibližně tři roky.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Většina psů v útulku jsou kříženci. Na nový domov čeká například Barny, kterému jsou přibližně tři roky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Konieczný, ošetřovatel: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Jak jste viděli, je přítulný, kamarádský, hravý. Je určitě vhodný ke každému. Druhý pes se jmenuje Charlie, je to kříženec, tříletý. Je trochu bázlivější, musí si nejdříve získat důvěru člověka, pak bude všechno v pořádku, ale doporučil bych ho k rodinnému domu než do bytu. nemá žádné hygienické návyky, snažíme se, aby aspoň nějak reagoval na povely. byl vyhozený jako pes, kterého nikdo nic nenaučil."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na nový domov čeká i dvanáctiletá Axa.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -426,93 +538,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-16-08-2022-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>