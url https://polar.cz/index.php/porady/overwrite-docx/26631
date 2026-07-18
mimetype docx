--- v0 (2026-03-02)
+++ v1 (2026-07-18)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.8.2022, 17:50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Miniexpres centra Ostravy</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V Ostravě-Přívozu prochází kompletní rekonstrukcí bytový dům v ulici U tiskárny 2, Jde o kulturní památku, která byla roky opuštěná a chátrala. Už brzy se do ní opět vrátí život.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Witosz (Piráti), místostarosta MOb Moravská Ostrava a Přívoz: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“My jsme si před třemi lety řekli, že uděláme nový projekt a celé to opravíme. Kulturní památka, asi víme, to je hodně peněz, takže tady vidíme 15, 18 milionů. Pochopitelně stavba není dodělaná, je to doopravdy velice drahá budova. Ale kulturní památka, musíme o dědictví pečovat.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -196,93 +311,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/centrum-ostravy/miniexpres-centra-ostravy-19-08-2022-17-54" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>