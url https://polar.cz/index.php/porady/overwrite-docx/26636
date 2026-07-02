--- v0 (2026-03-02)
+++ v1 (2026-07-02)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20.8.2022, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">VPP se v Karviné podílí i na údržbě okrajů silnic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Veřejně prospěšní pracovníci mají v Karviné na starosti především úklid veřejného prostranství a také čištění chodníků a okopy krajů silnic. Při této činnosti je nutná spolupráce města a Správy silnic MSK. Ta trvá třetím rokem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pracovníci technických služeb nezahálejí ani v tropických podmínkách léta. Na starost toho mají opravdu hodně. Kromě plánované různorodé činnosti se věnují i aktuálním opravám, opravám chodníků a jejich údržbě. V údržbě města - konkrétně například s okopy vyrůstající trávy u krajů silnic, pomáhají i pracovníci Veřejně prospěšných prací.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pracovníci technických služeb nezahálejí ani v tropických podmínkách léta. Na starost toho mají opravdu hodně. Kromě plánované různorodé činnosti se věnují i aktuálním opravám, opravám chodníků a jejich údržbě. V údržbě města - konkrétně například s okopy vyrůstající trávy u krajů silnic, pomáhají i pracovníci Veřejně prospěšných prací. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Raszyk, náměstek primátora Karviné: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Karviná má spoustu kilometrů silnic a chodníků, takže to starání není vůbec jednoduché, navíc, majetkově vše nepatří městu, ale je to v kombinaci s krajem a státem a tady se nám už tři roky daří spolupráce se SSMSK a společně se dělíme o náklady na čištění cest po Karviné.  Využíváme k tomu hlavně služeb VPP, kteří dělají tu ruční práci."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Okopy, které se provádí na okrajích silnic ve Správě silnic MSK (SSMSK),  je nutné vždy koordinovat. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -113,90 +227,88 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obecně čištění silnic II. a III. tříd v průjezdních úsecích měst a obcí provádí Správa silnic MSK pravidelně v zimním i letním období. Probíhá i program nadlimitního čištění.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milan Novák, technicko-provozní náměstek SSMSK: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ve velké většině MSK, v oblastech, které jsou zasaženy emisemi polétavých prachových částic, tak zde, nadstandardně oproti platným předpisům provádíme čištění průjezdních úseků  proto, aby došlo ke snížení té emise tohoto polétavého prachu a ví se, že tento prach je zviřován automobilovou dopravou.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pro nadlimitní čištění, které probíhá od května do konce října, ve čtyřech cyklech, má SSMSK vyčleněno 12 milionů korun.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pro nadlimitní čištění, které probíhá od května do konce října, ve čtyřech cyklech, má SSMSK vyčleněno 12 milionů korun. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Festival POHO den 2022 oživí okolí Dolu Gabriela</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bývalý Důl Gabriela ožije velkým dvoudenním festivalem nazvaným POHO den. Je připraven bohatý program a pro návštěvníky také speciální autobusová doprava.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Už příští sobotu a neděli ožije okolí bývalého dolu Gabriela a také stará Orlová velkým festivalem nazvaným POHO den.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Už příští sobotu a neděli ožije okolí bývalého dolu Gabriela a také stará Orlová velkým festivalem nazvaným POHO den. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Tabášek, vedoucí marketingu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsou to pro nás dvě strategické místa důležitá pro další rozvoj, takže proto je POHO den poprvé na dvou místech. 27.8. bude na Dole Gabriela ten hlavní program, bude tam gastro zóna, dětská zóna, budou se tam prezentovat spolky, místní a sportovní kluby a na pódiu budou vystupovat místní kapely, zpěváci a zpěvačky z místního gymnázia, ale hlavní večer bude show 7 pádů Honzy Dědka a večer Májovák, která vystoupí se svou hollywoodskou show.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Ženč, Májovák: </w:t>
       </w:r>
       <w:r>
@@ -418,53 +530,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">I pro letošní rok mohou házenkáři počítat s podporou města.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Andrzej Bizoń, náměstek primátora:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Město Karviná historicky podporuje házenkářský sport ve městě a bude tomu tak i nadále. Jsme si vědomi, že jde nejen o reprezentaci města nejen v republice, ale i mimo ni, za což moc děkujeme, ale je to hlavně náplň pro naše děti a mládež, která se může věnovat pohybové aktivitě."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Karvinští fanoušci uvidí nové posily na hřišti ještě před začátkem sezony, v rámci posledního přípravného zápasu, který proběhne v rámci Karviná Cupu v pátek 26. srpna od 18 hodin. Soupeřem bude tým z Košic.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Karvinští fanoušci uvidí nové posily na hřišti ještě před začátkem sezony, v rámci posledního přípravného zápasu, který proběhne v rámci Karviná Cupu v pátek 26. srpna od 18 hodin. Soupeřem bude tým z Košic. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -539,93 +650,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-20-08-2022-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>