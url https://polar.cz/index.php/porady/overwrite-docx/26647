--- v0 (2026-03-02)
+++ v1 (2026-07-01)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23.8.2022, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Strážníci poskytli pomoc muži zraněnému po pádu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinští strážníci bývají zpravidla první na místě nejrůznějších událostí. Jejich pohotovost je přínosná hlavně v případě záchraně lidského života nebo rychlého poskytnutí první pomoci, jako v případě nedávné události.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Náhlé srdeční příhody, nevolnost a nejrůznější zranění v důsledku pádů způsobenými třeba zdravotními komplikacemi. I s takovými případy se karvinští strážníci setkávají během výkonu své služby.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Náhlé srdeční příhody, nevolnost a nejrůznější zranění v důsledku pádů způsobenými třeba zdravotními komplikacemi. I s takovými případy se karvinští strážníci setkávají během výkonu své služby. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Bičej, ředitel MP Karviná:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Strážníci jsou zkušení v poskytování první pomoci v terénu, jsou  proškoleni a tyto své kompetence využívají velmi často. Jen za letošní rok jsme poskytli pomoc 30x. V loňském roce to bylo 24x, takže tady je vzestupná tendence. V posledním případě poskytovali strážníci první pomoc staršímu muži, který upadl, měl tam krvácivé zranění. Na místě se už nacházeli občané, strážníci poskytli muži první pomoc a přivolali rychlou záchrannou službu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> K výbavě strážníků patří od roku 2015 i defibrilátory,  i díky nim už mnohokrát pomohli zachránit lidský život. Jejich pořízení financovalo také město Karviná.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -98,225 +212,201 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Knihovna nabídne balení učebnic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Centrální budova karvinské regionální knihovny bude ještě do příštího pondělí uzavřena a to z technických důvodů. Ve všech odděleních se malovalo a knihovnice také provádí revizi všech titulů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...6 lines deleted...]
-      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Se začátkem nového školního roku  nabídne knihovna mimo jiné i doplňkovou službu, o kterou je zájem hlavně na začátku školního roku, a to balení učebnic. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Božena Megarčiaková, knihovnice:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> “Když k nám čtenáři, rodiče, děti nebo studenti přijdou a zažádají o obalení sešitů, tak jim budou odborně a kvalitně zabaleny.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ochránit si mohou zájemci nejen učebnice, ale i knihy ze své knihovny. Obal vydrží několik let, je odolný vodě i mastnotě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Božena Megarčiaková, knihovnice:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> “Na začátku školního roku toho bývá více, takže ať se snažíme jakkoliv, tak rodiče si budou muset počkat do druhého nebo třetího dne, ale vynasnažíme se to udělat co nejdřív a v co nejvyšší kvalitě.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> Ochraně knižního fondu se věnují knihovnice i teď, v době kdy je knihovna uzavřena. </w:t>
-[...8 lines deleted...]
-      <w:pPr/>
+        <w:t xml:space="preserve"> Ochraně knižního fondu se věnují knihovnice i teď, v době kdy je knihovna uzavřena.  Během šestitýdenního uzavření centrální knihovny se také proměnilo dětské oddělení.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Barbora Javorková, knihovnice:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> ”My jsme se rozhodli, že dětem trochu proměníme prostředí, ve kterém si mohou číst, dostaly krásnou magnetickou tabuli, na kterou mohou psát vzkazy knihovně, přání, které knihy chtějí, abychom koupili, mohou si tady číst, relaxovat, odpočívat. Také jsme jim uzpůsobili i další zónu, přestavěli jsme regály.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nejpracnější v době uzavření pobočky byla pro knihovnice revize všech knih, které se v knihovně nachází. Ta probíhá jednou za deset let. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Božena Megarčiaková, knihovnice:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Revize je taková inventura. Každá kniha, kterou tady máme, má své přírůstkové číslo, které je přeneseno do čárového kódu, ten musíme sejmout skenerem. Na počítači, kde máme databázi revize, se nám objeví, zda je kniha volná nebo vyřazená a kolega zkontroluje název, jestli souhlasí.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pro čtenáře bude knihovna opět otevřena v pondělí 29. sprna.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pro čtenáře bude knihovna opět otevřena v pondělí 29. sprna. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné zahrála na náměstí kapela O.S.G.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V rámci Karvinského kulturního léta se na náměstí během léta střídají na pódiu kapely různých žánrů a zpříjemňují lidem čas trávený v centru města. My vám teď představíme jednu z vystupujících kapel, kapelu O.S.G.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Koncert kapely O.S.G., která vystoupila na náměstí v Karviné v rámci Karvinského kulturního léta doprovázel vydatný déšť a ten se také podepsal na počtu přítomných posluchačů. I tak nabídla kapela k poslechu kvalitní rockovou hudbu vesměs vlastní tvorby.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Koncert kapely O.S.G., která vystoupila na náměstí v Karviné v rámci Karvinského kulturního léta doprovázel vydatný déšť a ten se také podepsal na počtu přítomných posluchačů. I tak nabídla kapela k poslechu kvalitní rockovou hudbu vesměs vlastní tvorby. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mirek Mohel, zpěvák, frontman kapely</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Říkejme tomu big beat, rock, jsou to spíše se snažíme o tvrdší věci než o něco měkčího."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kapela O.S.G. nebo-li Orchestr Starých Gurmánů, vznikla před pěti lety. Všichni tehdy hráli v jiné kapely, chyběla jim ale seberealizace.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -446,53 +536,52 @@
         <w:t xml:space="preserve">Marek Džupin, kytarista</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Hudba, ta byla odmala, ale hraní pro čtyři prázdné zdi, to není ono, takže jsem rád, že jsme se s klukama dali dohromady a můžeme trochu koncertovat, vystupovat a dostat se mezi lidi."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jarda Piskoř, bicí: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Popřál bych kapele, abychom hráli co nejdéle, aby se to líbilo lidem a abychom měli invenci, tvořili další skladby, které budou melodické, zvučné a budou se líbit.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V září vystoupí  kapela O.S.G. například v Gutech na Dogmaratonu nebo na rockovém festivalu v Českém Těšíně.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V září vystoupí  kapela O.S.G. například v Gutech na Dogmaratonu nebo na rockovém festivalu v Českém Těšíně. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -567,93 +656,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-23-08-2022-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>