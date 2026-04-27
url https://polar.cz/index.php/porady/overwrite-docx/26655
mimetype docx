--- v0 (2026-02-22)
+++ v1 (2026-04-27)
@@ -1,114 +1,206 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24.8.2022, 18:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dopravní revue</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Začíná pořad Dopravní revue. Dobrý den, pojďte se podívat na cesty a za dopravou v Moravskoslezském kraji.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aktuálně z dopravy v Moravskoslezském kraji</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nejprve aktuální zprávy z dopravy: Antikolizní systém do všech tramvají Stadler. Ostravský dopravní podnik ho instaluje do těchto devětatřiceti tramvají. Tedy poté, co byl úspěšně odzkoušen. Unikátní technologie za více než 26 milionů korun pomáhá předcházet kolizím. Pokud řidič nereaguje, tramvaj sama zastaví.</w:t>
-[...40 lines deleted...]
-        <w:t xml:space="preserve">Ladislav Antalec, Slezský železniční spolek: V MSK pokračují vyjížďky báňskými spěšnými vlaky</w:t>
+        <w:t xml:space="preserve">Nejprve aktuální zprávy z dopravy: Antikolizní systém do všech tramvají Stadler. Ostravský dopravní podnik ho instaluje do těchto devětatřiceti tramvají. Tedy poté, co byl úspěšně odzkoušen. Unikátní technologie za více než 26 milionů korun pomáhá předcházet kolizím. Pokud řidič nereaguje, tramvaj sama zastaví.  U výjezdu z Ostravy na Frýdek-Místek pokračuje oprava mostu. Dělníci na místě sanují spodní stavbu před bouráním říms a pokládkou izolace. Ředitelství silnic a dálnic očekává celkové dokončení prací za 2 měsíce. Silnice I/56 je průjezdná v obousměrném režimu pruhů 2+1.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Ostrava plánuje stavbu dalšího parkovacího domu</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Ostrava se dlouhodobě snaží vyřešit nedostatek parkovacích míst v centru města. Kromě odstavných parkovišť park and ride, by měly problém řešit také parkovací domy. Jeden se staví před fifejdskou nemocnicí a druhý se připravuje na náměstí Mgr. Šrámka, kde je nyní parkoviště. Podoba objektu byla vybrána v architektonické soutěži z 6 návrhů.  Ondřej Vysloužil, ředitel městského ateliéru MAPPA: "Blízká katedrála je monumentální a potřebuje silného partnera, což návrh splňuje. Parkovací dům podle tohoto návrhu bude disponovat 400 parkovacími stáními a bude mít živý parter s obchody a službami, který podtrhne jeho městotvornou funkci."  Cena stavby je odhadována na 400 milionů korun a stavět by se mělo začít v roce 2023.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Ladislav Antalec, Slezský železniční spolek: V MSK pokračují vyjížďky báňskými spěšnými vlaky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Zavadil, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pokračujeme ve studiu, kde vítám dnešního hosta. Pozvání přijal Ladislav Antalec. Dobrý den.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ladislav Antalec, Slezský železniční spolek: </w:t>
       </w:r>
@@ -548,93 +640,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/dopravni-revue/dopravni-revue-24-08-2022-18-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>