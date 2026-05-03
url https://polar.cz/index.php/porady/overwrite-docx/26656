--- v0 (2026-02-17)
+++ v1 (2026-05-03)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24.8.2022, 17:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Host dne</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V Dopravní m podniku Ostrava musí město stále zvyšovat dotaci. Pomohlo by například zdražení jízdného? Jak si Ostrava poradí se zvyšující se automobilovou dopravou? Mají význam odstavná parkoviště? Je potřeba zvyšovat rychlost tramvají? Témata pro Lukáše Semeráka. Dobrý den, vítejte u nás.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Semerák (OSTRAVAK), zastupitel Magistrátu Ostravy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
@@ -511,93 +626,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/host-dne/host-dne-24-08-2022-17-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>