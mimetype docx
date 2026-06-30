--- v0 (2026-03-02)
+++ v1 (2026-06-30)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27.8.2022, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Odbahňování jezera Lodiček v Karviné začalo</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Před pár dny začalo v Karviné dlouho očekávané čištění jezera v zámeckém parku. Samotná realizace, která zahrnuje i úpravy břehů jezera a zvětšení plochy jednoho z ostrovů, je rozplánovaná do tří let.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Volnočasový areál Lodičky patří k vyhledávané lokalitě nejen obyvatel Karviné, ale rádi tady tráví volný čas i lidé ze vzdálenějších míst. Nabízí nejen pohodovou atmosféru, ale i pestrý program, který zajišťuje Iniciativa Dokořán, stejně tak jako občerstvení. Jedinou vadou na kráse bylo jezero, které čekalo na odbahnění více než deset let. V polovině srpna konečně samotné čištění začalo.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Volnočasový areál Lodičky patří k vyhledávané lokalitě nejen obyvatel Karviné, ale rádi tady tráví volný čas i lidé ze vzdálenějších míst. Nabízí nejen pohodovou atmosféru, ale i pestrý program, který zajišťuje Iniciativa Dokořán, stejně tak jako občerstvení. Jedinou vadou na kráse bylo jezero, které čekalo na odbahnění více než deset let. V polovině srpna konečně samotné čištění začalo. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Vojtíšek, stavbyvedoucí</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Na hladině vidíte sací bagr Mates, jehož úkolem je naředit vodní sediment, který je na dně hladiny Lodičky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bagr dokáže naředit zhruba 3,5 kubíků sedimentu za minutu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -234,53 +348,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Sportovní dopoledne v Novém domově</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V karvinském Novém domově se konalo sportovní dopoledne. A ne jen tak obyčejné. Disciplíny, které byly připraveny, si vyzkoušely i děti z blízké Mateřské školky U Vilíka. Podobná mezigenerační setkání jsou u seniorů velmi oblíbená.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V Novém domově se konalo sportovní dopoledne. Na pěti stanovištích byly připraveny jednoduché disciplíny, které zvládli i senioři na vozíku. A protože Nový domov úzce a pravidelně spolupracuje s mateřskými školami v okolí, nechyběly na akci ani děti, konkrétně z Mateřské školky U Vilíka.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V Novém domově se konalo sportovní dopoledne. Na pěti stanovištích byly připraveny jednoduché disciplíny, které zvládli i senioři na vozíku. A protože Nový domov úzce a pravidelně spolupracuje s mateřskými školami v okolí, nechyběly na akci ani děti, konkrétně z Mateřské školky U Vilíka. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Helena Waclawiková, vedoucí pro kvalitu a sociální práci: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Je to takové vzájemné setkávání generací, kdy starší lidé mohou vidět malé děti, jak si hrají a jim se to určitě líbí, je to v podstatě takový trend dnešní. Děti zase mají možnost vidět starší lidi, jak si s nimi dokáží povídat a hrát. Samozřejmě dostanou všichni diplomy a malé ceny a děti ze školky s učitelkami na nás taky pamatovaly, protože nám napekly koláčky, které potom všichni dostanou.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tereza Ganczarczyková, učitelka MŠ U Vilíka</w:t>
       </w:r>
       <w:r>
@@ -367,56 +480,54 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Prázdninové kejklování v MěDK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Městský dům kultury uspořádal pro nejmenší děti Prázdninové kejklování. Tato tradiční akce se z důvodu nepříznivého počasí konala na pódiu velkého sálu. Letošní zájem rodičů předčil očekávání pořadatelů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...4 lines deleted...]
-      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Prázdninové kejklování pořádá městský dům kultury pravidelně, letošní zájem rodičů a malých dětí byl ale mimořádný. Přilákala je pohádka O Smolíčkovi, respektive Smolíček a Jezinky, kterou připravilo divadlo Kejkle z Brna. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petra Klímová, zakladatelka divadla Kejkle, účinkující</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Je to úplně nová pohádka, hráli jsme ji jen třikrát, tak jsem zvědavá, jak se bude líbit. Vždycky je tam trochu klasiky, pak je to přizpůsobené dětem, takže se budeme učit číst, psát, počítat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Představení bylo proloženo soutěžemi pro děti a také odměnami.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -512,93 +623,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-27-08-2022-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>