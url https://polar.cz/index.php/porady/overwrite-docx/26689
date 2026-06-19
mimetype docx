--- v0 (2026-02-05)
+++ v1 (2026-06-19)
@@ -1,137 +1,250 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29.8.2022, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">F-M je v dobré kondici, má finanční rezervu pro krizi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Snížení zadlužení, zvýšení finančních rezerv. Takové byly cíle vedení Frýdku-Místku, které se jim podle jejich slov daří plnit. Aktuálně město upouští od velkých investic a v rezervě má zhruba 100 milionů korun.  Ty chce použít pro řešení případné energetické krize, aby se zajistilo fungování důležitých zařízení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Frýdek-Místek snížil v loňském roce zadlužení města z 233  milionů korun na téměř 178 milionů. Podle vedení magistrátu je město v dobré  finanční kondici. Přesto ho čeká krušné období, na které je třeba se připravit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsem rád, že město Frýdek-Místek je dobře připraveno na  dobu, která přichází. Dobu, která přináší jistou ekonomickou nestabilitu, růst  energií. Ten se nedotýká pouze občanů, ale i města jako celku. Já věřím, že k tomu  aktivně přistoupí i vláda a stát. Protože nemůže nechat na bedrech měst a krajů  ty rostoucí náklady, které mohou dosahovat násobků cen za elektrickou energii a  plyn v příštím roce. Nicméně za město Frýdek-Místek musím sdělit několik  pozitivních zpráv. My jako město máme velmi dobré ekonomické sociální ukazatele.  Rostou celkové investice, roste celková podpora v sociální oblasti, ve  sportu a v kultuře. A zároveň se nám daří i mírně snižovat zadlužení  města."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Město vytvořilo finanční rezervu ve výši zhruba 100 milionů  korun, kterou chce použít pro případné řešení energetické krize.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Město vytvořilo finanční rezervu ve výši zhruba 100 milionů  korun, kterou chce použít pro případné řešení energetické krize. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Bude tady nárůst nákladů na pokrytí poptávky našich zařízení,  kde se musíme postarat o seniory, o děti, o školy a o další příspěvkové organizace,  které máme, jako zřizovatele. A to všechno nám ukazuje, že budeme muset najít v rozpočtu  dodatečné finanční prostředky, takže jakékoliv zvýšené příjmy dneska už dáváme  do rezerv."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pokud mám použít jednoduchý příměr,  tak kolega řekl, že nesadíme salát, když je krupobití. A my nebudeme  stavět velký kulturní dům v době, kdy násobě rostou ceny energií. Všichni  máme shodu v tom, že Frýdek-Místek je poslední město, které takový sál  nemá. Nicméně nyní není doba na jeho výstavbu. A já pevně věřím, že jednou,  poté, co společně zvládneme tu situaci, přijde doba, abychom tento sál postavili.  Ale nyní jsou občané na prvním místě a my ty finance použijeme pro ně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V rámci pomoci občanům chce město také dál udržet  dotovanou MHD zdarma, u které bylo původně v plánu, že by se měla po  dokončení obchvatu opět plně zpoplatnit.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V rámci pomoci občanům chce město také dál udržet  dotovanou MHD zdarma, u které bylo původně v plánu, že by se měla po  dokončení obchvatu opět plně zpoplatnit. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">U farnosti Místek má být nový sál i veřejný prostor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -173,181 +286,177 @@
         <w:t xml:space="preserve">, děkan a farář Římskokatolické  farnosti Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tento pozemek patří farnosti Místek. A naopak část farní  zahrady, která se nachází za námi, za plotem, patří městu Frýdek-Místek. Z tohoto  důvodu v součinnosti s městem dochází ke směně těchto pozemků. Tak,  aby se narovnaly majetkové vztahy a zároveň tento pozemek farnosti, na kterém nyní  stojíme, bude převeden na město."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radovan Hořínek (ANO), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "O té směně bude samozřejmě rozhodovat až zastupitelstvo v září.  Není to věc rady. Rada to zastupitelstvu doporučila. A uvidíme, jak se k tomu  zastupitelstvo postaví."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Farnost chce v místě postavit novou přístavbu. Společenský  sál pro 100 lidí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Farnost chce v místě postavit novou přístavbu. Společenský  sál pro 100 lidí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniel </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vícha</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">, děkan a farář  Římskokatolické farnosti Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V aktuální fázi je hotová studie celého projektu a  dokončuje se projektová dokumentace, aby se mohlo žádat o případná povolení."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zatím se podařilo dohodnout na výstavbě nového plotu, který bude  pozemky oddělovat.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zatím se podařilo dohodnout na výstavbě nového plotu, který bude  pozemky oddělovat. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radovan Hořínek (ANO), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Ta jednání probíhala dlouho, začala ještě za minulého  koaličního složení, ale nyní jsme se opravdu dostali na konec té věci a dobrali  jsme se k dohodě. S tím, že rada města schválila dohodu s místeckou  farností. Jejímž předmětem je výstavba plotu. A také údržba tohoto plotu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniel </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vícha</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">, děkan a farář  Římskokatolické farnosti Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Plot, který se nachází za námi, bude vyměněn za nový plot,  aby zde korespondoval s novou úpravou terénu. Plot bude pořízen, jak na  náklady města, tak na náklady farnosti. A rovněž údržba tohoto plotu bude  probíhat napůl mezi farností a městem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jde zároveň o první vlaštovku, která má vézt k vytvoření  nového koridoru směrem k Antonínovu náměstí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Jde zároveň o první vlaštovku, která má vézt k vytvoření  nového koridoru směrem k Antonínovu náměstí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniel </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vícha</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">, děkan a farář  Římskokatolické farnosti Místek: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Aby zde mohlo vzniknout veřejné prostranství a zároveň chodník,  který bude propojovat prostranství před Sagenou a Antonínovým náměstím. Díky  této spolupráci tak může vzniknout další pěkný kout v našem městě. Zároveň  také pro pěší, kteří přicházejí z Antonínova náměstí do Sageny, vznikne  zkratka a bude to velmi příjemné prostředí pro odpočinek a pro samotný průchod."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Výstavba sálu a proměna okolí bude záležet na dalších  schvalovacích procesech, ale farnost předpokládá, že minimálně do dvou let by  mohlo dojít k realizaci.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Výstavba sálu a proměna okolí bude záležet na dalších  schvalovacích procesech, ale farnost předpokládá, že minimálně do dvou let by  mohlo dojít k realizaci. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Dancepoint pořádal letní tábory a chystá se na sezónu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -373,125 +482,122 @@
         <w:t xml:space="preserve">Nikola Plasgurová, táborová vedoucí TS  Dancepoint:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Máme pro děti připraveny různé hry,  dobrodružství. Setkají se tady, ať už se známými tvářemi nebo si tady najdou  nové kamarády. O čem celý ten tábor je, tak hlavně právě o tančení. Kde  děti mají několikafázové tréninky během celých dní."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaroslav Matal, táborový  vedoucí TS Dancepoint:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Smyslem je naučit rytmiku. Jsou to  začínající tanečníci, takže spíš pohyb. Pohyb různých částí těla. Učíme je spíš  street dance styly."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Taneční studio navštěvuje každoročně až 200 dětí. Loňská sezóna  přinesla řadu úspěchů i medailí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Taneční studio navštěvuje každoročně až 200 dětí. Loňská sezóna  přinesla řadu úspěchů i medailí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Klára Žídková, lektorka, Taneční studio Dancepoint:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je za námi jarní sezóna formací, kdy jsme se účastnili soutěží  České taneční organizace a Taneční skupiny roku, ale i řady pohárových soutěží,  odkud jsme si přivezli nejen první, druhá, ale i třetí místa. Získali jsme  nominace na Mistrovství České republiky, ale také třeba na Mistrovství Evropy v kategorii  Hip Hop Unite. Většina dětí, která tancuje ve formacích,  nás poté reprezentuje na podzim také v soutěžní lize sól a duet. A to v kategoriích  disco dance a street dance."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) "Já tancuju asi 3 roky a předtím jsem tancovala v Paskově,  ale teď jsem přešla od zimy tady do Dancepointu. Tanec mě strašně baví." 2.) "Já tancuju taky 3 roky a tady chodím do Dancepointu a  strašně mě to tady baví. Je to úplně úžasné studio, takže všem doporučuju, aby  se tady podívali. Chodím na latinskoamerické tance. 3.) "Líbí se mi a chodím 1,5 roku na tancování a věnuji se tomu,  protože ně to hodně baví a doporučuji to." 4.) "Asi tak 4 nebo 5 měsíců a dává mi to pružnost do fotbalu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaroslav Matal, táborový vedoucí TS  Dancepoint:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tady ve Frýdku-Místku působí mnoho  tanečních skupin. Od disco dance, street dance, až latina. Takže ten  tanec je něco mezi sportem a kulturou. Nejenom zlepšuje tu fyzickou zdatnost  toho dítěte, ale i tu psychickou."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Klub se už připravuje na novou sezónu. Od 5. do 9. září  chystá Týden otevřených dveří.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Klub se už připravuje na novou sezónu. Od 5. do 9. září  chystá Týden otevřených dveří. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Klára Žídková, lektorka, Taneční studio Dancepoint:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Budeme mít připravené kurzy pro děti od tří let, ale také večerní  hodiny pro dospělé. Je možno si přes naše webové stránky zaregistrovat libovolný  počet těchto lekcí a vyzkoušet si tak všechny styly, které tady naše studio  nabízí. Ať už je to street dance, disco dance, latinskoamerické  tance, moderní tanec a mnoho dalších."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kromě dětí má Dancepoint také velkou základnu dospělých, pro  kteří navštěvují lekce různých tanců. Letos se pro ně navíc otevírá soutěžní  tým ve stylu street dance.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kromě dětí má Dancepoint také velkou základnu dospělých, pro  kteří navštěvují lekce různých tanců. Letos se pro ně navíc otevírá soutěžní  tým ve stylu street dance. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -566,93 +672,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/frydeckomistecky-expres/frydeckomistecky-expres-29-08-2022-16-34" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>