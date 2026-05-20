--- v0 (2026-02-27)
+++ v1 (2026-05-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.9.2022, 18:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Studénky</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Školu zahájili tradičním vlajkovým ceremoniálem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Začal nový školní rok. Jeho zahájení si slavnostně užili také v Základní škole Butovická. Na počest této události zde vyvěsili i vlajky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -213,56 +328,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Probíhaly zde nezávisle na sobě dvě akce. V první fázi se opravovala zásobovací rampa shoz dolů do sklepa pro zásobování školní jídelny. Následně potom jsme zahájili opravu samotné komunikace. Ta začala 20. července s tím, že předpokládáme dokončení určitě do konce prázdnin.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Libor Slavík (STUDEŇÁCI PRO STUDÉNKU), starosta Studénky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Částka za tuto realizaci bude zhruba 900 tisíc korun. V příštím roce nás něco podobného čeká i u Základní školy Františka kardinála Tomáška.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Právě škola nesoucí jméno kardinála Tomáška byla jedinou ze tří ve Studénce, ve které během prázdnin neprobíhaly kromě běžné údržby žádné stavební zásahy. Největším staveništěm byla školní budova na ulici Butovická. Souběžně zde byly realizovány tři stavební projekty. Výměna zárubní a dveří za protipožární, oprava dlažby v přízemí a na druhém stupni rekonstrukce rozvodů vody a odpadů.</w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Rozloučit se s prázdninami pomohli klauni</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -457,93 +566,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/expres_studenky/expres-studenky-02-09-2022-18-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>