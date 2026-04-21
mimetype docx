--- v0 (2026-02-26)
+++ v1 (2026-04-21)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9.9.2022, 17:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beskydský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Gastrofestival Pojez nakrmil návštěvníky v Ostravici</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Skutečné gastronomické zážitky nabídla v sobotu akce Pojez fest, která se pod záštitou MSK konala v areálu bývalé pily v Ostravici. 3. ročník nabídl také hudební a zábavná stand-up vystoupení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Gastronomický festival se už letos konal v Dolních Vítkovicích, Karlově Studánce a teď v beskydské Ostravici. V areálu bývalé pily se představili výrobci a prodejci regionálních potravin, provozovatelé restaurací a bister, kavárníci nebo zmrzlináři.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Gastronomický festival se už letos konal v Dolních Vítkovicích, Karlově Studánce a teď v beskydské Ostravici. V areálu bývalé pily se představili výrobci a prodejci regionálních potravin, provozovatelé restaurací a bister, kavárníci nebo zmrzlináři. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaroslava Fojtíková, prodávající:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Já jsem výrobce zeleninových směsí z Těrlicka. Toto všechno je má výroba. Jsme tady na Pojez festu, protože se tady prezentují výrobci regionálních potravin, držitelé ocenění za regionální potraviny, mezi které také patřím. Já si prezentují svou výrobu, kterou dělám už 12 let.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Koudela, jednatel Moravian-Silesian Tourism:</w:t>
       </w:r>
       <w:r>
@@ -121,53 +235,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Na hradě Hukvaldy bojovali rytíři, sezona končí až v říjnu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hrad Hukvaldy patří bezesporu mezi nejnavštěvovanější památky v Moravskoslezském kraji. Návštěvníci si mohou zříceninu projít sami nebo s průvodcem. Téměř každý víkend se ale konají zajímavé akce, které návštěvu hradu dělají ještě atraktivnější.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Mezi nejpůsobivější ukázky patří šermířské souboje. Takových se na Hukvaldech koná několik v roce.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Mezi nejpůsobivější ukázky patří šermířské souboje. Takových se na Hukvaldech koná několik v roce. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Monika Štulcová, programový pracovník, průvodkyně hradu Hukvaldy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Na poslední prázdninovou sobotu jsme si pro návštěvníky připravili vystoupení, ve kterém se nám předvedli mistři ve svém oboru, a to šermíři Adorea Olomouc. Tato skupina nám během dne předvedla tři vystoupení plné napětí, akce , humoru nečekaných zvratů.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaroslav Píša, Adorea Olomouc:</w:t>
       </w:r>
       <w:r>
@@ -242,53 +355,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V archeoparku se konala akce na podporu pěstounství</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Moravskoslezský kraj společně s Psychologickou poradnou v Ostravě pořádá tradiční Dny rodin, které mají podpořit pěstounství. První z těchto akcí se konala v chotěbuzském archeoparku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pro děti byl v archeoparku připraven program se soutěžemi a zajímavými ukázkami.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pro děti byl v archeoparku připraven program se soutěžemi a zajímavými ukázkami. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Navrátil (KDU-ČSL), náměstek hejtmana MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Moravskoslezský kraj dlouhodobě podporuje pěstounskou péči na svém území. Vážíme si toho, že se nám daří shánět nové a nové pěstouny, kterým není jedno to, že děti vyrůstají v ústavu takových a jednou z takových akcí je právě Dejme dětem rodinu. Pod touto značkou. hledáme nové a nové pěstouny, kteří se chtějí zapojit do systému a pomoci nám s umisťováním dětí přímo do rodiny, do rodinného prostředí. Jednou z podpůrných akcí je také Den rodin, které v Moravskoslezském kraji uskutečňujeme třikrát v roce. Jsou to víkendy na podzim, kterých se účastní nejen pěstouni, ale široká veřejnost, aby se co nejvíce dozvěděla o pěstounské péči."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Chytrová, ředitelka Centra psychologické pomoci:</w:t>
       </w:r>
       <w:r>
@@ -398,93 +510,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/beskydsky-expres/beskydsky-expres-09-09-2022-17-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>