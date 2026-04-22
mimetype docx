--- v0 (2026-02-21)
+++ v1 (2026-04-22)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16.9.2022, 11:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Volební studio 2022</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíkové, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Peter Harvánek, lídr SPD v Ostravě a kandidát na primátora. Dobrý den ve volebním studiu televize Polar.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Peter Harvánek (SPD), lídr kandidátky, Ostrava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
@@ -463,54 +578,50 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Peter Harvánek (SPD), lídr kandidátky, Ostrava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dobrý den, rozhodl jsem se kandidovat, protože mi není jedno, jakým směrem se bude město Ostrava ubírat. Mám tady tři dětí a není mi jedno, jak se tady bude žít. Nechci se zpovzdálí dívat na to, jak se zhoršuje bezpečnost v ulicích města Ostravy. Chci, aby město Ostrava bylo opět příjemné, výborné město k žití pro všechny slušné lidi ze všemi dostupnými a službami. Proto, pokud se stanu primátorem, budu prosazovat hlavně následovné priority jako za prvé ulevím občanům po čas stávající drahoty. Za druhé dočasně pozastavím výstavbu koncertní haly, která bude stát víc než čtyři miliardy korun a investiční prostředky přesunou na výstavbu dostupných bytů a bydlení pro seniory a rodiny s mladými dětmi. Za třetí budu podporovat rozvoj vysokého školství a za čtvrté budu chtít, aby se naše městská nemocnice stala nemocnicí budoucnosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíkové, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Já Vám děkuji za rozhovor.</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
@@ -578,93 +689,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/volebni-studio-2022/volebni-studio-2022-16-09-2022-11-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>