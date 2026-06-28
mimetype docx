--- v0 (2026-03-02)
+++ v1 (2026-06-28)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.9.2022, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Práce na prostranství u obchodního domu finišují</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Prostranství poblíž okolí obchodního domu v centru Karviné prošlo výraznou změnou. Celý prostor dostal novou image, od zeleně přes mobiliář a nové chodníky. Práce finišují, dodělávají se poslední úpravy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Veřejného prostranství podél ulice 17. listopadu a uličky vedoucí od obchodního domu na náměstí zkrásnělo. Tato část v centru města už změnu potřebovala.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Veřejného prostranství podél ulice 17. listopadu a uličky vedoucí od obchodního domu na náměstí zkrásnělo. Tato část v centru města už změnu potřebovala. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Maierová, vedoucí Odboru komunálních služeb MMK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Bylo zde vysázeno celkem 57 stromů, z toho 28 sakur, 27 habrů a 2 platany. Z mobiliáře tady máme celkem 23 laviček, je tady 24 světelných bodů, jsou to LED svítidla."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nechybí ani další mobiliář, jako jsou odpadkové koše a stojany na kola.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -156,117 +270,121 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">28. zasedání Zastupitelstva města Karviné</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">28. zasedání zastupitelstva města se konalo uplynulé úterý. Šlo o poslední zasedání zastupitelů v tomto volebním období.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zastupitelé Karviné se 12. září sešli v sále OPF na svém 28. zasedání, posledním v tomto volebním období.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zastupitelé Karviné se 12. září sešli v sále OPF na svém 28. zasedání, posledním v tomto volebním období. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Wolf, primátor Karviné</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Já možná na úvod chci poděkovat všem zastupitelům, protože šlo o poslední zastupitelstvo v tom volebním období, za práci pro zastupitelstvo. Myslím, že se nám podařilo spoustu projektů, spousta projektů jsme nastartovali pro nové zastupitelstvo, té práce neubude. Dnes jsme schválili mezitímní uzávěrku účetní, důležitou, v té jsme vyčetli, že naše město je v dobré finanční kondici, z čehož mám radost, schvalovali jsme dotace do sociální oblasti a provozní majetkové záležitosti, kdy jsme řešili žádosti občanů o nákup pozemků na stavbu garáže, zahrádky atd., takže tam i takové materiály byly."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V neposlední řadě se také schvalovalo zachování provozu kontaktního místa Senior pointu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Hokejový klub Karviná zprovoznil na zimním stadionu tělocvičnu pro děti</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na zimním stadionu otevřel Hokejový klub Karviná novou tělocvičnu pro děti. Nové zázemí pro jejich fyzickou přípravu vzniklo z původního prostoru bufetu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Malí hokejisté místního Hokejového klubu Karviná mají k dispozici nové zázemí pro zlepšování fyzické kondice. Výstavbu tělocvičny si klub určil jako další cíl rozvoje Karvinského hokeje.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Malí hokejisté místního Hokejového klubu Karviná mají k dispozici nové zázemí pro zlepšování fyzické kondice. Výstavbu tělocvičny si klub určil jako další cíl rozvoje Karvinského hokeje. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Kytka, předseda HK Karviná, trené</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">r: "Primárně to je zaměřené na hluboký stabilizační systém, máme tady závěsné systémy, kde starší děti budou moci trénovat, medicinbaly, bossy na stabilizační systém takzvaný CORE, to je dnes alfa a omega sportu a hokeje jako takového."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Příprava mimo ledovou plochu k hokeji patří.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -418,93 +536,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-17-09-2022-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>