--- v0 (2026-03-02)
+++ v1 (2026-06-28)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20.9.2022, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Hornické slavnosti 2022</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Společnost OKD zorganizovala v Karviné opět po roce Hornické slavnosti jako poděkování všem svým zaměstnancům a obcím, ve kterých působí. Návštěvníci se dočkali vystoupení několika zpěváků a kapel a připraveno bylo i Nadační městečko OKD.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tradiční hornické slavnosti začaly v Karviné před Slezskou univerzitou. Právě tady, u sochy horníka si představitelé OKD, vedení města, krojovaní horníci a veřejnost vzpomněli na ty, kteří v podzemí při výkonu povolání zahynuli.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tradiční hornické slavnosti začaly v Karviné před Slezskou univerzitou. Právě tady, u sochy horníka si představitelé OKD, vedení města, krojovaní horníci a veřejnost vzpomněli na ty, kteří v podzemí při výkonu povolání zahynuli. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Roman Sikora, předseda představenstva OKD : </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Úcta, pokora, síla, ale i strach, obava a hlavně naděje. Myslím si, že to jsou ta slova, která vystihují pocity každého, kdo někdy pracoval pod zemí, ale jsou to pocity, které zcela jistě zažívají i rodinní příslušníci a blízcí těch, kteří spojili život s hornickým povoláním. Dnes jsme se sešli, abychom vyjádřili úctu a pokoru těm, kteří položili oběť nejvyšší, svůj vlastní život. Chtěl bych, abychom nezapomněli, protože oni žijí v srdcích svých rodinných příslušníků a měli bychom vzpomínat společně s nimi.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Slavnosti začaly v parku úderem druhé hodiny odpoledne. Program otevřela známá slovenská zpěvačka Jana Kirscher, písněmi potěšila přítomné Barbora Poláková, kapela Doga a večer i Ewa Farna.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -152,147 +266,105 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tuto sobotu se v parku za Rehabilitačním sanatoriem uskuteční Zavírání pramenů. Můžete se těšit na pestrý program, dobré jídlo, pití a burčák. Vystoupí například Karel Gott revival nebo Legendy se vrací.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hlavní program:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">14:15 Začátek</w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">20:00 Ukončení</w:t>
+        <w:t xml:space="preserve">14:15 Začátek 14:30 Karel Gott REVIVAL MORAVA 15:30 Slavnostní zahájení a proslov generální ředitelky Pavlíny Filipi 15:45 Nicola´s dance studio 16:00 ABBA ROCK SHOW 17:00 Waldemar band - Pocta Waldemaru Matuškovi 18:00 Petr Muk REVIVAL 19:00 Legendy se vrací 20:00 Ukončení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Doprovodný program:</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Akce proběhne s podporou statutárního města Karviné.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné se konala Revírní pohodová padesátka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Karviné se konaly velké běžecké závody nazvané Revírní pohodová padesátka. Nejrychleji 50 km uběhl Roman Slavík z Karviné.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V Karviné se konaly velké běžecké závody nazvané Revírní pohodová padesátka. Kromě závodů na 50 kilometrů se běžely i kratší trasy, štafety, půlmaraton, závodily děti, pejskaři nebo maminky s kočárky. Jako první byly po rozcvičce odstartovány závody na 50 kilometrů, předpokládalo se, že se běžci zpět vrátí přibližně za čtyři hodiny. Na extrémní délku, delší než maraton, si troufli tito běžci, psychicky i fyzicky dobře naladění zvládnout připravenou trasu a také velmi proměnlivé a deštivé počasí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V Karviné se konaly velké běžecké závody nazvané Revírní pohodová padesátka. Kromě závodů na 50 kilometrů se běžely i kratší trasy, štafety, půlmaraton, závodily děti, pejskaři nebo maminky s kočárky. Jako první byly po rozcvičce odstartovány závody na 50 kilometrů, předpokládalo se, že se běžci zpět vrátí přibližně za čtyři hodiny. Na extrémní délku, delší než maraton, si troufli tito běžci, psychicky i fyzicky dobře naladění zvládnout připravenou trasu a také velmi proměnlivé a deštivé počasí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladimír Kahánek, účastník běhu na 50 km:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Nikdy v životě jsem to ještě nezkoušel a protože to mám blízko u baráku, tak jsme si říkal, že bych to využil a zkusil to tady, jestli to přežiju.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Roman Slavík, účastník běhu na 50 km</w:t>
       </w:r>
       <w:r>
@@ -391,61 +463,59 @@
         <w:t xml:space="preserve">vítěz běhu na 50 km: “</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Bylo to náročnější než jsem čekal. Přiznám se, že kolegové na trati mě jednou museli usměrnit, bo už jsem si myslel, že už je konec a pak mi řekli, že ještě 15 km, takže jsem přepálil začátek, ale nějak jsem to zvládl i tak.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">A tady už vidíte nejrychlejší ženu, která zvládla 50 km trať za  4 hodiny 10 minut.. Je to Libuše Horáčková z Ostravy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Libuše Horáčková, vítězka běhu na 50 km:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> “Jsem ráda, že to mám za sebou a bylo to náročné, bylo to celé po asfaltu, hodně bolí nohy.”</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> “Jsem ráda, že to mám za sebou a bylo to náročné, bylo to celé po asfaltu, hodně bolí nohy.” </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Organizátoři si pořádání Revírní pohodové padesátky vybrali právě kvůli jedinečnosti prostředí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcela Krplová,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">spoluorganizátorka akce, za pořadatele Orange: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Je tady Karvinské moře, rybník Kozinec a snažili jsme se udělat tu trasu tak, abychom ukázali, co tady Karviná krásného má dnes. Je to pohornická krajina, ale rekultivovaná se spoustou endemických prvků a vodních prvků."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -548,93 +618,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-20-09-2022-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>