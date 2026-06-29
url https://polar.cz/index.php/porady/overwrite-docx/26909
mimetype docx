--- v0 (2026-03-02)
+++ v1 (2026-06-29)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24.9.2022, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Karvinský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Sportovní den na Lodičkách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Už podruhé patřil areál Loděnice všem sportovcům, tanečním oddílům a klubům, které v Karviné působí více než sto let. Zástupci jednotlivých sportů se na Lodičkách prezentovali a lákali do svých řad nové zájemce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Uplynulou neděli se kromě Revírní pohodové padesátky konal i velký Sportovní den na Lodičkách. Patřil všem oddílům a klubům, jejich členům a trenérům, kteří se věnovali návštěvníkům a novým zájemcům, kteří si vybírali pro sebe ten správný sportovní kroužek.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Uplynulou neděli se kromě Revírní pohodové padesátky konal i velký Sportovní den na Lodičkách. Patřil všem oddílům a klubům, jejich členům a trenérům, kteří se věnovali návštěvníkům a novým zájemcům, kteří si vybírali pro sebe ten správný sportovní kroužek. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Hudeček, mluvčí Karviné: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Sportovní den pořádáme podruhé. Ta tradice se založila těsně před covidem, bohužel pak nám to covid nedovolil, abychom pokračovali, teď se nám to podařilo, bohužel počasí nám moc nepřeje. Ukazují se tady sportovní oddíly, různé kluby, taneční oddíly, kroužky, SVČ Juventus, prezentují to, co nabízejí dětem v Karviné, jaké mohou vyzkoušet sportovní aktivity i tady na místě, probíhá i ukázka těch jednotlivých sportů.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Některých zástupců oddílů jsme se zeptali, proč by si děti a mladí lidé měli vybrat právě sport, který prezentují.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -296,90 +410,88 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Na střelnici v Karviné se uskutečnila střelecká soutěž</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na střelnici v Karviné se uskutečnil další ročník střelecké soutěže o putovní pohár primátora města určené pro příslušníky ozbrojených složek z různých měst, jako je Brno, Ostrava, Havířov, Přerov, Mikulov a další.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Celkem soutěžilo 19 družstev. I letos se účastníci utkali ve třech disciplínách zaměřené na manipulaci se zbraní, šikovnost, přesnost i rychlost. Zbraně a střelivo byly proto použity bez speciálních závodních úprav - tedy v podobě služebního použití. Třetí místo patřilo MP z České Třebové, na druhém místě se umístili strážníci z Rožnova pod Radhoštěm a první místo a tady i putovní pohár primátora města získali karvinští strážníci. Gratulujeme.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Celkem soutěžilo 19 družstev. I letos se účastníci utkali ve třech disciplínách zaměřené na manipulaci se zbraní, šikovnost, přesnost i rychlost. Zbraně a střelivo byly proto použity bez speciálních závodních úprav - tedy v podobě služebního použití. Třetí místo patřilo MP z České Třebové, na druhém místě se umístili strážníci z Rožnova pod Radhoštěm a první místo a tady i putovní pohár primátora města získali karvinští strážníci. Gratulujeme. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zahrádkáři se po roce pochlubili svými výpěstky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zahrádkáři z Karvinska uspořádali svou tradiční výstavu, na které veřejnosti ukázali, co všechno se jim podařilo vypěstovat a v jaké míře. Nechyběla ani výstava prací karvinských dětí a soutěž o nejhezčí jablko nebo nejtěžší papriku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tradiční výstavu zahrádkářů si každoročně nenechají ujít desítky lidí a prohlédnout si jejich výpěstky přicházejí i celé třídy škol a školek. Přítomní byli také včelaři a kaktusáři a rady ohledně sbírání hub na Karvinsku dával lidem i známý mykolog Štefan Sýč.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tradiční výstavu zahrádkářů si každoročně nenechají ujít desítky lidí a prohlédnout si jejich výpěstky přicházejí i celé třídy škol a školek. Přítomní byli také včelaři a kaktusáři a rady ohledně sbírání hub na Karvinsku dával lidem i známý mykolog Štefan Sýč. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Štefan  Szücs, mykolog: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Hub je tolik množství, velký sortiment a velmi dobrých, jedlých a chutných, které lidi neznají. Tady známe takovou holuběnku namodralou, o hlívě ani nebduu mluvit, muchomůrka růžovka taky roste tady v okolí a z dalších třeba pečárky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Třeba muchomůrka růžovka je vhodná ke sbírání, nicméně není vhodná k sušení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -444,54 +556,53 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Výstava byla letos obohacena o soutěž pro malé návštěvníky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marcela Urbanová, tajemnice Územního sdružení Českého zahrádkářského svazu Karviná: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V rámci výstavy jsou zhotoveny symboly zahrádkáře, ty jsou rozmístěné po celém výstavišti a když to děti najdou, jsou odměněny."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">Vystaveny byly i soutěžní výrobky v závěsném aranžmá školáků. Návštěvníci také mohli hodnotit vystavená jablka, soutěžilo se i nejtěžší papriku. V říjnu pak budou soutěže vyhodnoceny a vítězní zahrádkáři  odměněni.</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Vystaveny byly i soutěžní výrobky v závěsném aranžmá školáků. Návštěvníci také mohli hodnotit vystavená jablka, soutěžilo se i nejtěžší papriku. V říjnu pak budou soutěže vyhodnoceny a vítězní zahrádkáři  odměněni.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
@@ -567,93 +678,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/karvinsky-expres/karvinsky-expres-24-09-2022-16-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>