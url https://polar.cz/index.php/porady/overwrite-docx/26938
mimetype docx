--- v0 (2026-02-21)
+++ v1 (2026-04-17)
@@ -1,180 +1,251 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27.9.2022, 17:25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Léta běží</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Opět je tady pořad Léta běží, vítejte.</w:t>
       </w:r>
-      <w:br/>
-[...46 lines deleted...]
-        <w:t xml:space="preserve">Renáta Chytrová, ředitelka Centra psychologické pomoci</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Dny rodin a Sovinecké šelmování na hradě Sovinci</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  V Moravskoslezském kraji na třech místech opět proběhla akce Dny rodin, kterou organizuje Moravskoslezský kraj, pojďme se podívat, jak probíhala.  Pěstounská péče je velmi důležitou cestou, jak snížit počet dětí v ústavní péči a v dětských domovech.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Jiří Navrátil (KDU-ČSL), náměstek hejtmana MS kraje:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> „Shodní jsme v počtu obyvatel přibližně s Prahou. Praha má oproti nám ale pouze 1800 pěstounů a v našem kraji je jich 3600. Ale potřeba je samozřejmě pořád. Vždyť 800 dětí vyrůstá v našem kraji v ústavní péči.“  Děti si na hradě užily spoustu atrakcí, divadlo, stánky i soutěže. Ty byl velmi oblíbené.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Renáta Chytrová, ředitelka Centra psychologické pomoci</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Děti, které tady přijdou k nám, si vyzvednou u stánku lísteček, obejdou stánky, získají minimálně 5 razítek a o půl třetí a o půl páté bude slosování."</w:t>
       </w:r>
-      <w:br/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Ema Havelková, ředitelka Muzea Bruntál:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Ema Havelková, ředitelka Muzea Bruntál:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Bohatý program pro děti, pro rodiny s dětmi, ale na své si přijdou úplně všichni.“</w:t>
       </w:r>
-      <w:br/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve">Michal Koutný, kastelán Sovince:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  děti na Sovinci:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> „Nejvíc se mi líbí bubliny a všechno a ještě hrad.“ „Všechny hračky, ale nejvíc mám balón rád.“ „Nejvíc se mi líbí skládání puzlí.“  Rodiče si i s dětmi mohli na hradě současně užít i Sovinecké šelmování.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Michal Koutný, kastelán Sovince:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to taková komornější akce, ale zato si návštěvníci užijí mnoho zajímavého."</w:t>
       </w:r>
-      <w:br/>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Také v MS kraji přibývá lidí s psychickými potížemi, host: Eva Krestová</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Také v MS kraji přibývá lidí s psychickými potížemi, host: Eva Krestová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Zavadil, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nejen v Moravskoslezském kraji přibývá lidí s psychickými potížemi. To je konstatování, se kterým vítám ve studiu pořadu Léta běží Evu Krestovou, ředitelku neziskové organizace Spirála Ostrava. Dobrý den.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Krestová, ředitelka organizace Spirála Ostrava: </w:t>
       </w:r>
@@ -282,115 +353,89 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Krestová, ředitelka organizace Spirála Ostrava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V první řadě je důležité, aby se lidé nebáli si říct o pomoc. Jako první nepůjdu k psychiatrovi, jako první musím mít důvěru ke svým blízkým lidem. Velice důležitá je ta přirozená sociální záchytná síť, aby lidé na sebe navzájem si dávali pozor. Pokud už mám nějaké problémy, ne abych se nebála s tím za někým jít a nestyděla se za to, že mám nějaké psychické problémy, které je potřeba řešit. Pokud už vidím, že potřebuju odbornou pomoc, mohu se jako první obrátit i na svého praktického lékaře. Ti mohou v prvních chvílích podat nějaká antidepresiva anebo toho člověka podpořit tím, že ho pošlou na nějakou ambulanci. Můžou také využít psychoterapie a můžou samozřejmě se obrátit i na nějakou sociální službu, ale většinou tam potom už pracujeme s cíli týkajícími se více toho zvládání běžného způsobu života. Sociální služby běžně neposkytuje úplně psychoterapii.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Organizace Spirála Ostrava oslavila své narozeniny</w:t>
       </w:r>
-      <w:br/>
-[...63 lines deleted...]
-        <w:t xml:space="preserve">Kromě sociálně terapeutických dílen ve Spirále funguje i sociální rehabilitace, v rámci které se o klienty stará multidisciplinární tým.</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> Spirála Ostrava oslavila 10 let Dnem otevřených dveří ve svých prostorách na Dubině. Návštěvníci si mohli koupit jedinečné kousky, které vyrábějí lidé s duševním onemocněním v chráněné šicí dílně, nebo ochutnat jejich dobroty.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Sylvie Tomášová, Spirála Ostrava:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> “Momentálně máme 7 švadlenek celkem, ale většinou lidé mají zkrácené úvazky. Největší úvazek je vlastně poloviční a nižší. Momentálně jsme i vyhráli jednu zakázku pro MS kraj. Budeme dělat pro kampaň pro pěstouny kosmetické taštičky a postavičky látkových panenek."  Nechyběly ani ukázky terapeutických dílen, hudební vystoupení a vernisáž fantasy obrazů.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Hedvika Nádraská, Spirála Ostrava:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> “Malovala jsem pro moji knížku Za obrazem. Obrazy jsou vlastně inspirované mými sny a vizemi."  Spirála Ostrava se momentálně stará o 24 klientů. Dalších 23 má o tuto službu zájem.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Lenka Vaňková, Spirála Ostrava:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> “Naše práce je hodně o ambulantním programu a terénním programu. To znamená, že chodíme za nimi do domácností, chodíme s nimi třeba jako doprovod někde, když potřebují, učíme je jezdit tramvají, učíme je v podstatě si vyřizovat svoje věci.”  Kromě sociálně terapeutických dílen ve Spirále funguje i sociální rehabilitace, v rámci které se o klienty stará multidisciplinární tým.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Zavadil, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Taková byla vaše oslava. Jaké jsou plány Spirály do budoucna?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Krestová, ředitelka organizace Spirála Ostrava: </w:t>
       </w:r>
@@ -543,93 +588,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/leta-bezi/leta-bezi-27-09-2022-17-25" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>