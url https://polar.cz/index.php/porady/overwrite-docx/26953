--- v0 (2025-12-25)
+++ v1 (2026-05-17)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29.9.2022, 18:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Ostrava-Poruba</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Porubské střední školy se představily deváťákům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Aula VŠB-TUO patřila přehlídce porubských středních škol. Uskutečnila se tady už tradiční akce Tvoje škola je hned za rohem, kterou už třetím rokem pořádá porubská radnice pro žáky 9. tříd základních škol v obvodu, aby jim ulehčila rozhodování o tom, kam dál.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -317,53 +432,52 @@
         </w:rPr>
         <w:t xml:space="preserve">Oslavy na SŠ Matějčka byly určeny především postiženým dětem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Světově uznávaný dětský psycholog Zdeněk Matějček by v tomto roce oslavil 100 let od svého narození. SŠ v Ostravě – Porubě, která nese jeho jméno, proto připravila pestré oslavy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Střední škola profesora Zdeňka Matějčka vzdělává mimo jiné i  postižené děti. A protože se profesor Matějček těmto dětem obzvláště věnoval,  oslavy byly věnovány především jim.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">---</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">--- </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -438,93 +552,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/expres-ostrava-poruba/expres-ostrava-poruba-29-09-2022-18-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>