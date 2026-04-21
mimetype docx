--- v0 (2026-02-22)
+++ v1 (2026-04-21)
@@ -1,246 +1,305 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30.9.2022, 17:13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jesenický expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nové zubní ambulance v Rýmařově a Městě Albrechticích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Obyvatelé Města Albrechtic a Rýmařova se konečně dočkali. Po přestavbě zde byly dokončeny dvě nové zubní ordinace. Čeká je ještě proces Schvalování hygienou, hasiči a krajským úřadem a do konce roku by měly být obě v provozu. Vše díky investicím krnovské nemocnice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Situace ve stomatologické péči byla v obou městech již kritická.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Murová (ANO), starostka Města Albrechtic: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Aktuálně ve Městě Albrechticích nemáme žádnou zubní ambulanci, takže vybudování nové ordinace jenom přivítáme.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hana Gajdošová, projektová manažerka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  „Ordinace v Albrechticích je naší pátou zubní ordinací, kterou se nám podařilo vybudovat, za finanční podpory našeho zřizovatele, MS kraje.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Obyvatelka Města Albrechtic: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„No to víte, že jo, na čase, že někde něco je. Člověk musel jezdit až do Zlatých Hor a v místě bydliště to je nejlepší.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Ambulance v Rýmařově byla otevřena v prostorách místní polikliniky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Luděk Šimko (nez.), starosta Rýmařova: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Je jich nedostatek, je jich málo a já jsem strašně rád, že to dopadlo.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radka Zámarská, vedoucí stomatologická sestra: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Součástí této ambulance je zubní souprava, intraorální rentgen, panoramatický rentgen a veškeré zázemí.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Šárka Tavandzi, náměstkyně ředitele SZZ Krnov:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Personálně ambulance máme zajištěné, máme erudovaného lékaře i sestřičku, kteří mají už určitou praxi.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdeněk Mazal, lékař: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Tady se mi líbí úplně všechno, je to krásně, moderně zařízená ordinace.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Je zahájena také předregistrace, na základě které budou po zahájení provozu pacienti zváni na prohlídku a případně registrováni.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hana Gajdošová, projektová manažerka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Pacienti budou mít k dispozici formuláře, jednak v elektronické podobě na našich webových stránkách SZZ Krnov, tak také v tiskové podobě zde v ordinaci.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Krnovská nemocnice chce provozovat celkem 10 ambulancí v celém okrese. Momentálně jedná o ambulanci v Jidřichově a v Bruntále.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -259,192 +318,136 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Vrbno pod Pradědem obohatilo Českou knihu rekordů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Město Vrbno pod Pradědem je bohatší o dva nové rekordy v České knize rekordů. S pomocí dětí ze škol, školek a pořadatelského spolku Everest  se podařilo vytvořit největší smajlíky. Ty budou teď výzvou pro další následovatele, kteří se budou chtít rekord pokořit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Prvního zápisu do knihy rekordů dosáhlo Vrbno v roce 2019, vytvořením 151 metrů dlouhého ocasu draka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Květoslava Kubíčková, pořádající spolek Everest: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Dneska nás čeká rekord největšího smajlíka, složeného z malovaných smajlíků a dále balónkového smajlíka, který bude z balónků, to je tady to bludiště, které je vidět.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Na letošním rekordu největšího smajlíka se podíleli především místní předškoláci a školáci. Připravili a namalovali celkem 1879 smajlíků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Maik Stuchlík, hlavní pořadatel a iniciátor akce: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Asi 14 mateřských škol a 6 základních škol nám pomáhalo namalovat smajlíky. My jsme je následně rozstříhali a nalepili na velkou maketu smajlíka. Po příjezdu komisaře budou přepočteny.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, vrbenští školáci: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Taky jsem malovala smajlíky.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Smajlíka s brejlema.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Já jsem namalovala smajlíky, tady ty dva.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Huggyho buggyho smajlíka.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Na druhém rekordu smajlíka z balónků se podíleli všichni. Nafoukli celkem 2100 balónků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Kopínec (ANO), starosta Vrbna pod Pradědem: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Ne, pro mě je to premiéra. Ale učím se to, tak třeba je to takový rekvalifikační kurs.“</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Kadula, komisař ČKR: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Každý ten rekord, který Vrbo vytvořilo, byl vlastně ustavující. To znamená, je to první rekord, který pak města, organizace nebo spolky můžou překonat.“    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Oba rekordy byly nakonec zapsány a Vrbno je vyzývatelem ostatních k jejich překonání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -463,213 +466,157 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Bike maraton kolem Slezské Harty</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kanci, lončáci a selata. To nejsou jen věkové skupiny divočáků, ale také kategorie závodu horských kol Bike maraton kolem Slezské Harty. Na ten se vydalo více než 120 závodníků, od malých dětí, až po profesionální držitele licencí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Závod se konal na tratích různé délky, mezi kterými si závodníci mohli vybrat. Nejdelší měřila 70 kilometrů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Hetmánek, pořadatel: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Startují o půl jedenácté, vrátí se nám odpoledne. Jedou kolem Slezské Harty, i ta krátká trasa nám objede celou Slezskou Hartu, to je 40 kilometrů.„Máme udělané trasy pro děti, které se pohybují od půl kilometru do pěti kilometrů.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Oblíbený podzimní Bike maraton horských kol se konal již pojedenácté.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Havlík, předseda Mikroregionu Slezská Harta: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Pořádá ho Mikroregion Slezská Harta. Spolupracuje na organizaci s obcí Nová Pláň, je tady úplně úžasné prostředí a optimální podmínky pro konání takového závodu.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Závod si užily jak nejmenší děti s odrážedly, tak budoucí závodníci na terénním okruhu. Hlavní závody objely pak celou přehradu po silnicích i terénních stezkách.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Koukol, závodník: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jedeme určitě dlouhou, ať si to trošku užijeme v tom počasí.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Zlámal, vítěz kategorie 40-49 let: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jedu za AMT Team a vybral jsem si dlouhou. Bude to tady pěkné kolem Harty.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kryštof Glogar, stříbrný v kategorii 15-16 let: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jedu za Sportovní kurzy a jedu 40 km.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bedřich Štěpaník, bronz v kategorii 40-49 let: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jedu dlouhou trať a těším se dost. Počasí sice není nic moc, ale snad to nějak dopadne.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kristýna Lamichová, vítězka kategorie 15-16 let:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Dlouhé tratě ne, ale závodím hodně často.“</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Seidl, vítěz kategorie 15-16 let: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jsem trénoval dlouho na tento závod. Úplně na to mám.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> V hlavním závodě na 70 km zvítězil ostravský Dominik Buksa před Tomášem Flámou z Olomouce a Ludvíkem Kurečkou ze Zlína.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -766,93 +713,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/jesenicky-expres/jesenicky-expres-30-09-2022-17-13" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>