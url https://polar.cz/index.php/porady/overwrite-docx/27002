--- v0 (2025-12-29)
+++ v1 (2026-05-16)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.10.2022, 18:13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Ostrava-Poruba</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Oblouk je opět chloubou Poruby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bytový dům Oblouk je opět reprezentativní vstupní branou do Poruby. Za jeden a půl roku prošel kompletní rekonstrukcí, díky které získal svůj původní vzhled a lesk. Není nikdo, komu by se teď nelíbil.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -331,53 +446,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Prostory jsou super. Oproti těm starším jsou takové větší, příjemnější , jsou dva a jsou vlastně dva stejné, takže za mě super. Moc hezké. Povedlo se jim to.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Moc se mi tady líbí. Je tady příjemná komunita. Jsem tady poprvé a zaujalo mě to hned na první dobrou. Co plánujete tady? Neplánuju zatím nic, zatím si užívám tu atmosféru, která tady je, protože cítím, že ti lidi smýšlí podobně jako já, takže je to fajn.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“My to máme asi 150 metrů, takže my jsme tady skoro každý den. My jsme i přemýšleli, že dáme děti do domácího vzdělávání, hlavně tu starší, která nakonec chodí do školy, ale mladší chodí do toho nového klubu semínek, co je vedle, ve vedlejších prostorách.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Své místo v komunitním centru má i klub deskových her Kartago. Vše o komunitním centru Makovice se dozvíte jak na webu, tak na facebooku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Své místo v komunitním centru má i klub deskových her Kartago. Vše o komunitním centru Makovice se dozvíte jak na webu, tak na facebooku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -452,93 +566,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/expres-ostrava-poruba/expres-ostrava-poruba-06-10-2022-18-13" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>