--- v0 (2026-02-22)
+++ v1 (2026-04-27)
@@ -1,69 +1,189 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.10.2022, 17:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eko magazín</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Šest kohoutů a osm slepic tetřeva hlušce se letos podařilo odchovat v beskydské Řepčonce v obci Krásná pod Lysou horou. Lesy ČR se snaží zvyšovat populaci tetřevů už 7. rokem. Do volné přírody  jich za tu dobu vypustili 73, včetně letošních 14.</w:t>
       </w:r>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vypouštění tetřevů v Krásné</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tetřev hlušec je velmi vzácný. V Česku žije jen na Šumavě a díky odchovně Lesů ČR se pomalu zabydluje i v masivu Travný v Beskydech.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Peka, lesní správce, Lesy ČR, Frýdek-Místek: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">“Jedna věc je, že se snažíme co nejlépe provozovat tady tu odchovnu, co nejpřirozeněji, aby byli v pohodě, aby dostávali to, co mají dostávat a v přírodě okamžitě přešli na přirozenou potravu. To jsou stromky, pupeny, borůvky a všechno, co v přírodě najdou.”</w:t>
@@ -96,51 +216,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zázemí pro tetřevy se bude dále rozšiřovat. Do jara tady vyroste 5 nových voliér.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cílem je odchovat více mláďat. V přírodě totiž přežívají jen jednotky kusů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Starý nábytek ke kontejnerům nepatří</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V Ostravě se stále často objevuje nešvar ukládání nepotřebných věcí ke kontejnerům. Strážníci se ale na toto přestupkové jednání zaměřují a tak se jim v uplynulých dnech podařilo odhalit hned čtyři takové případy. Pachatelům hrozí vysoké pokuty.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V Ostravě není výjimkou, že jsou kontejnery obložené starým nábytkem nebo jiným velkoobjemovým odpadem. Původci těchto černých skládek chtějí, aby za ně někdo odpad zlikvidoval, ale dopouštějí se přitom přestupku. Ostravští strážníci se na to zaměřují a v posledních dnech se jim podařilo vyřešit hned 4 takové případy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jindřich Machů, mluvčí MP Ostrava: </w:t>
@@ -192,83 +311,88 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Strážníci mohou na místě uložit pokutu až do výše 10 tisíc korun a v případě, že je to oznámeno správnímu orgánu, hrozí sankce do výše 100 tisíc korun." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pokud tyto případy strážníci řeší, je samozřejmostí, že kromě pokuty musejí občané tento odpad zlikvidovat legálně. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Palkovicích a Myslíku obhospodařují 180 hektarů obecního lesa</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K Palkovicím a Myslíku patří neodmyslitelně také lesy. Značná část je přímo v majetku obce.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dalibor Rada, předseda komise zemědělské, lesního a vodního hospodářství:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> “Hospodaříme na 180 hektarech lesa. Máme tři lokality - Palkovické hůrky, Rozsušky a Rovňu. Jsou to lesy většinou smrkové. Bojovali jsme s kůrovcem, ale teď je klid momentálně, takže od května jsme nekáceli ani strom.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stavba cyklostezky z Bruntálu ke Slezské Hartě je v plném proudu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jedním z největších projektů obcí a Mikroregionu Slezská Harta je stavba cyklostezky z Bruntálu k tamní vodní nádrži. Jde o etapový projekt, to znamená, že se současně staví i projektuje. První, nejdelší úsek cyklostezky z Razové na hráz Slezské Harty je  před dokončením.  Měří téměř 11 kilometrů a jeho stavba stojí více než 40 milionů korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -453,53 +577,52 @@
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pane doktore, já Vám děkuji za užitečné informace pro diváky Eko magazínu. Děkuji Vám za rozhovor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Najser, Centrum energetických a enviromentálních technologií VŠB-TUO: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Děkuji také. Na shledanou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Redakčně upraveno / zkráceno. </w:t>
+      </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
@@ -567,93 +690,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/index.php/porady/eko-magazin/eko-magazin-11-10-2022-17-40" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>